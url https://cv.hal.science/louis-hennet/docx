--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -651,51 +651,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (157)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -953,5666 +953,5670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface-Driven Orientation and Confinement in Poly(3-hexylthiophene-2,5-diyl)/Polylactic Acid/Gold Nanoparticle Composite Films for Enhanced Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Méducin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Gagner</w:t>
+                <w:t xml:space="preserve">Tommaso A Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
+                <w:t xml:space="preserve">Beatrice Pennacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sappino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.6c00790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761910v1</w:t>
+                <w:t xml:space="preserve">hal-05618485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical measurements of MORB-glass density at high pressure hint at a stiffness-composition relation in silicate glasses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile Graphene Oxide and Its Organo-Modified Analogs for the Removal of Pharmaceutical Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Roddatis</w:t>
+                <w:t xml:space="preserve">Emilie Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123066⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (10), pp.1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma19101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287337v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic structure of Martian mantle inferred from in situ sound velocity measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical measurements of MORB-glass density at high pressure hint at a stiffness-composition relation in silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Sergey Lobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Sergio Speziale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chantel</w:t>
+                <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Vladimir Roddatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 365, pp.107378. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2025.107378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076615v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring the structural pathway of a Ti-based alloy from metallic liquid to metallic glass</w:t>
+                <w:t xml:space="preserve">Seismic structure of Martian mantle inferred from in situ sound velocity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Georgarakis</w:t>
+                <w:t xml:space="preserve">Paul Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stiehler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaofeng Guo</w:t>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Antonowicz</w:t>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180214⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 365, pp.107378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2025.107378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031547v1</w:t>
+                <w:t xml:space="preserve">hal-05076615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the fate of subducted magnesite in the Earth's lower mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Libon</w:t>
+                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Spiekermann</w:t>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Dominijanni</w:t>
+                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2024.107238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672570v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Structure of Magnesium Aluminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ monitoring the structural pathway of a Ti-based alloy from metallic liquid to metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Georgarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stiehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">Yaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandro Jahn</w:t>
+                <w:t xml:space="preserve">Jerzy Antonowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17246173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.180214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845874v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Evolution during Continuous Heating of Multilayered Al/Fe Metallic Composite Processed by Accumulative Roll Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reevaluating the fate of subducted magnesite in the Earth's lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Libon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Spiekermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Hamiane</w:t>
+                <w:t xml:space="preserve">Johannes Kaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serena Dominijanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-023-07842-4⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355, pp.107238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2024.107238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956641v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Hbiriq</w:t>
+                <w:t xml:space="preserve">Liquid Structure of Magnesium Aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammar</w:t>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fantini</w:t>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaghrioui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (13), pp.134305. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (24), pp.6173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17246173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066876v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron coordination in liquid FeAl$_2$O$_4$</w:t>
+                <w:t xml:space="preserve">Microstructural Evolution during Continuous Heating of Multilayered Al/Fe Metallic Composite Processed by Accumulative Roll Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Drewitt</w:t>
+                <w:t xml:space="preserve">Yasmine Hamiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Barnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Jahn</w:t>
+                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Brooker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamel Hamana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (2258), pp.20220351. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.10326-10343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-023-07842-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665433v1</w:t>
+                <w:t xml:space="preserve">hal-03956641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and related properties of amorphous magnesium aluminosilicates</w:t>
+                <w:t xml:space="preserve">Iron coordination in liquid FeAl$_2$O$_4$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence V D Gammond</w:t>
+                <w:t xml:space="preserve">James Drewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Mendes da Silva</w:t>
+                <w:t xml:space="preserve">Adrian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Zeidler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Randall E Youngman</w:t>
+                <w:t xml:space="preserve">Richard Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.125603⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (2258), pp.20220351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264009v1</w:t>
+                <w:t xml:space="preserve">hal-04665433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitlockite structures in kidney stones indicate infectious origin: a scanning electron microscopy and Synchrotron Radiation investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hbiriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Papoular</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.80⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (13), pp.134305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249077v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Short to Medium Range Order in Glasses and Melts by Diffraction and Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Structure and related properties of amorphous magnesium aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence V D Gammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mendes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hesameddin Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall E Youngman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.02⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.125603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.125603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857138v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of trace elements at the nanoscale in samples recovered from laser-heated diamond anvil cell experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
+                <w:t xml:space="preserve">From Short to Medium Range Order in Glasses and Melts by Diffraction and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Laurenz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-022-01193-7⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.55-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674812v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of water-in-salt and water-in-bisalt electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whitlockite structures in kidney stones indicate infectious origin: a scanning electron microscopy and Synchrotron Radiation investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Papoular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel González</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Akiba</w:t>
+                <w:t xml:space="preserve">Raphael Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Borodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP00537A⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S1), pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649768v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’analyse des verres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical analysis of trace elements at the nanoscale in samples recovered from laser-heated diamond anvil cell experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
+                <w:t xml:space="preserve">Vera Laurenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariona Tarrago</w:t>
+                <w:t xml:space="preserve">Nobuyoshi Miyajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-022-01193-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886866v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidus melting of pyrolite and bridgmanite: Implication for the thermochemical state of the Earth's interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d’analyse des verres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pierru</w:t>
+                <w:t xml:space="preserve">Mariona Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pison</w:t>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117770⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759424v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure from glass to melt: a case study along the MgSiO3-CaSiO3 join using neutron and X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of water-in-salt and water-in-bisalt electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cormier</w:t>
+                <w:t xml:space="preserve">Hiroshi Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Julio Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.112⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.10727-10736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00537A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619996v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidus melting of pyrolite and bridgmanite: Implication for the thermochemical state of the Earth's interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+                <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Laure Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 595, pp.117770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226583v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Structure from glass to melt: a case study along the MgSiO3-CaSiO3 join using neutron and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S1), pp.15-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108382v1</w:t>
+                <w:t xml:space="preserve">hal-03619996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intimate relationship between structural relaxation and the energy landscape of monatomic liquid metals</w:t>
+                <w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Demmel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Caroline Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Jakse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91062-0⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251259v1</w:t>
+                <w:t xml:space="preserve">hal-03226583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of levitated Si–Ge melts studied by high-energy x-ray diffraction in combination with reverse Monte Carlo simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Kargl</w:t>
+                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abf593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226576v1</w:t>
+                <w:t xml:space="preserve">hal-03108382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity Raman imaging of the surface of casted glass plates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The intimate relationship between structural relaxation and the energy landscape of monatomic liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bessada</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franz Demmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Jakse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11815), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91062-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157843v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of nanolite growth in volcanic melt: A driving force for explosive eruptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High sensitivity Raman imaging of the surface of casted glass plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Brooker</w:t>
+                <w:t xml:space="preserve">M. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy M Mader</w:t>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W E Drewitt</w:t>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Longo</w:t>
+                <w:t xml:space="preserve">C. Bessada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabb0413. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.1048-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb0413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989553v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic study of the structural changes in a Zr–Cu–Ni–Al glass-forming liquid on vitrification monitored in-situ by X-ray diffraction and molecular dynamics simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of levitated Si–Ge melts studied by high-energy x-ray diffraction in combination with reverse Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Louzguine-Luzgin</w:t>
+                <w:t xml:space="preserve">Oleksandr Roik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Georgarakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Morishita</w:t>
+                <w:t xml:space="preserve">Florian Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (24), pp.244002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abf593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558904v2</w:t>
+                <w:t xml:space="preserve">hal-03226576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molten Calcium Aluminates through Phase Transitions to Cement Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An atomistic study of the structural changes in a Zr–Cu–Ni–Al glass-forming liquid on vitrification monitored in-situ by X-ray diffraction and molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Louzguine-Luzgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Georgarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Liu</w:t>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlin Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ang Qiao</w:t>
+                <w:t xml:space="preserve">T. Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201902209⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.106795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391278v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Double Solid Solution (Zr,Ti) 2 (Al,Sn)C MAX Phase Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of nanolite growth in volcanic melt: A driving force for explosive eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy M Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bensu Tunca</w:t>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapauw</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Alessandro Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00065⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabb0413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989657v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational constraints on glass formation in the liquid calcium aluminate system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Molten Calcium Aluminates through Phase Transitions to Cement Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruikun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhitao Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab47fc⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.1902209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201902209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391486v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of High-Temperature Strontium Aluminosilicate Melts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Drewitt</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Double Solid Solution (Zr,Ti) 2 (Al,Sn)C MAX Phase Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensu Tunca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6669-6683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP04908D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01898249v1</w:t>
+                <w:t xml:space="preserve">hal-02989657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large oxygen excess in the primitive mantle could be the source of the Great Oxygenation Event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configurational constraints on glass formation in the liquid calcium aluminate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.5 - 10. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (10), pp.104012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab47fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898322v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond time-resolved Raman spectroscopy for solving some Raman problems such as luminescence or thermal emission</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of High-Temperature Strontium Aluminosilicate Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. Fotso Gueutue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Raimboux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Alexey Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5345⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.27865-27877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04908D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904428v1</w:t>
+                <w:t xml:space="preserve">hal-01898249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First transparent oxide ion conducting ceramics synthesized by full crystallization from glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosecond time-resolved Raman spectroscopy for solving some Raman problems such as luminescence or thermal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Yang</w:t>
+                <w:t xml:space="preserve">E.S. Fotso Gueutue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto José Fernández Carrión</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+                <w:t xml:space="preserve">N. Raimboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ta07621e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.822 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898378v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Strontium Aluminosilicate Glasses from Molecular Dynamics Simulations, Neutron Diffraction and Nuclear Magnetic Resonance Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large oxygen excess in the primitive mantle could be the source of the Great Oxygenation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Okhotnikov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henry Fischer</w:t>
+                <w:t xml:space="preserve">A. Chumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b05721⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.5 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01878549v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep and persistent melt layer in the Archaean mantle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">First transparent oxide ion conducting ceramics synthesized by full crystallization from glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">Xiaoyan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Alberto José Fernández Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-017-0053-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (13), pp.5276 - 5289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ta07621e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898410v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of acoustic levitation with small angle scattering techniques and synchrotron radiation circular dichroism. Application to the study of protein solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of Strontium Aluminosilicate Glasses from Molecular Dynamics Simulations, Neutron Diffraction and Nuclear Magnetic Resonance Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank F. Wien</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenyi Shalaev</w:t>
+                <w:t xml:space="preserve">Kirill Okhotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.9567-9583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b05721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915096v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01878549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of liquid tricalcium aluminate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandro Jahn</w:t>
+                <w:t xml:space="preserve">Deep and persistent melt layer in the Archaean mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C Kohn</w:t>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walter</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.139 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.95.064203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-017-0053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01905897v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequence and kinetics of pre-precipitation in Mg-Nd alloys after HPT processing: A synchrotron and DSC study</w:t>
+                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousf Islem Bourezg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiba Azzeddine</w:t>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Huang</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915085v1</w:t>
+                <w:t xml:space="preserve">hal-02269359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time observation of the isothermal crystallization kinetics in a deeply supercooled liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zanatta</w:t>
+                <w:t xml:space="preserve">C F Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep43671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of Y- and La-bearing aluminosilicate glasses and melts: A combined molecular dynamics and diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Haigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Lelong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Marlène Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 472, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.23 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269359v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of Y- and La-bearing aluminosilicate glasses and melts: A combined molecular dynamics and diffraction study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of acoustic levitation with small angle scattering techniques and synchrotron radiation circular dichroism. Application to the study of protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Wagner</w:t>
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Haigis</w:t>
+                <w:t xml:space="preserve">Margarita Fomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Leydier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">Frank F. Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenyi Shalaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.036⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (1), pp.3693 - 3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915091v1</w:t>
+                <w:t xml:space="preserve">hal-01915096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al and Sr environment in tectosilicate glasses and melts: Viscosity, Raman and NMR investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Structure of liquid tricalcium aluminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian C Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.95.064203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01478247v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01905897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Synthesis of Hard Carbon for Anodes in Na-Ion Battery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sequence and kinetics of pre-precipitation in Mg-Nd alloys after HPT processing: A synchrotron and DSC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarnacion Raymundo-Piñero</w:t>
+                <w:t xml:space="preserve">Yousf Islem Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Azzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201600227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 719, pp.236 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898806v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on: Bio-protective effects of homologous disaccharides on biological macromolecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Migliardo</w:t>
+                <w:t xml:space="preserve">Al and Sr environment in tectosilicate glasses and melts: Viscosity, Raman and NMR investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benedetto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-016-1124-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534062v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01478247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel self-diffusion in a liquid and undercooled NiSi alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Synthesis of Hard Carbon for Anodes in Na-Ion Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demmel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Brassamin</w:t>
+                <w:t xml:space="preserve">Michaël Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Neuville</w:t>
+                <w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kozaily</w:t>
+                <w:t xml:space="preserve">Encarnacion Raymundo-Piñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.014206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.201600227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915157v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From atomic structure to excess entropy: a neutron diffraction and density functional theory study of CaO−Al 2 O 3 −SiO 2 melts</w:t>
               </w:r>
@@ -6726,14794 +6730,15058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of nuggets of highly siderophile elements in quenched silicate melts at high temperatures: Before or during the silicate quench?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comments on: Bio-protective effects of homologous disaccharides on biological macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Charon</w:t>
+                <w:t xml:space="preserve">S. Magazù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jones</w:t>
+                <w:t xml:space="preserve">F. Migliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cordier</w:t>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Righter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 434, pp.197-207. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.379-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-016-1124-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01338138v1</w:t>
+                <w:t xml:space="preserve">hal-02534062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction of calcium aluminosilicate glasses and melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel self-diffusion in a liquid and undercooled NiSi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W.E. Drewitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">F. Demmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brassamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Kozaily</w:t>
+                <w:t xml:space="preserve">D. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kozaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.014206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395538v1</w:t>
+                <w:t xml:space="preserve">hal-01915157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7C2, the new neutron diffractometer for liquids and disordered materials at LLB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cuello</w:t>
+                <w:t xml:space="preserve">The formation of nuggets of highly siderophile elements in quenched silicate melts at high temperatures: Before or during the silicate quench?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Darpentigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Cormier</w:t>
+                <w:t xml:space="preserve">E Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupont</w:t>
+                <w:t xml:space="preserve">J Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Righter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/746/1/012020⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534049v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01338138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the structure of a liquid metal during vitrification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Antonowicz</w:t>
+                <w:t xml:space="preserve">Neutron diffraction of calcium aluminosilicate glasses and melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. Bokas</w:t>
+                <w:t xml:space="preserve">James W.E. Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Kozaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.89 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01211306v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of MgSiO3 melts at core-mantle boundary conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">7C2, the new neutron diffractometer for liquids and disordered materials at LLB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim J. Malfait</w:t>
+                <w:t xml:space="preserve">G. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryosuke Sinmyo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">J. Darpentigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1512386112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 746, pp.012020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/746/1/012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572776v1</w:t>
+                <w:t xml:space="preserve">hal-02534049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+                <w:t xml:space="preserve">Probing the structure of a liquid metal during vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Georgarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Grouchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">G.A. Evangelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antonowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Bokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.174186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402115v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of microstructural instabilities: Recovery, recrystallization and abnormal growth in nanoreinforced steel powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Borbély</w:t>
+                <w:t xml:space="preserve">Fate of MgSiO3 melts at core-mantle boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Béchade</w:t>
+                <w:t xml:space="preserve">Wim J. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabrègue</w:t>
+                <w:t xml:space="preserve">Ryosuke Sinmyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kupenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.377-389. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (46), pp.14186-14190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.11.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1512386112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218297v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray absorption spectroscopy investigation of the local atomic structure in Cu–Ni–Si alloy after severe plastic deformation and ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ characterization of microstructural instabilities: Recovery, recrystallization and abnormal growth in nanoreinforced steel powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Azzeddine</w:t>
+                <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harfouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">A. Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kawasaki</w:t>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (23), pp.2482-2490. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.377-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1063790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534115v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution site and effects on magnetism in Sr-for-Ca substituted CaBaCo 4 O 7</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An X-ray absorption spectroscopy investigation of the local atomic structure in Cu–Ni–Si alloy after severe plastic deformation and ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Curiale</w:t>
+                <w:t xml:space="preserve">H. Azzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bardelli</w:t>
+                <w:t xml:space="preserve">M. Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Junqueira Prado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931615⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (23), pp.2482-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1063790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534110v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes in liquid Fe and Fe–B alloy on cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Georgarakis</w:t>
+                <w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W.E. Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tsarkov</w:t>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Solonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veijo Honkimaki</w:t>
+                <w:t xml:space="preserve">Charlotte de Grouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.05.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220232v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the electrocatalytic activity of carbon-supported platinum-based catalysts by thermal gravimetric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution site and effects on magnetism in Sr-for-Ca substituted CaBaCo 4 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Leontyev</w:t>
+                <w:t xml:space="preserve">F. Bardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Leontyeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">R. Junqueira Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534101v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron scattering at high temperature and levitation techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cuello</w:t>
+                <w:t xml:space="preserve">Characterization of the electrocatalytic activity of carbon-supported platinum-based catalysts by thermal gravimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Leontyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Leontyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuriganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cristiglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Yurii Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Puente-Orench</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 549, pp.012002. </w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.468-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/549/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540351v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dependence of the lattice parameters of carbon supported platinum nanoparticles: X-ray diffraction analysis and theoretical considerations</w:t>
+                <w:t xml:space="preserve">Structural changes in liquid Fe and Fe–B alloy on cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Leontyev</w:t>
+                <w:t xml:space="preserve">Dmitri V. Louzguine-Luzgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Georgarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuriganova</w:t>
+                <w:t xml:space="preserve">Andrey Tsarkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leontyev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Alexey Solonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rakhmatullin</w:t>
+                <w:t xml:space="preserve">Veijo Honkimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Adv.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (68), pp.35959-35965. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (5), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra04809a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540347v1</w:t>
+                <w:t xml:space="preserve">hal-01220232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ High-Temperature Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Neutron scattering at high temperature and levitation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Puente-Orench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2013.78.19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 549, pp.012002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/549/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540346v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ synchrotron X-ray diffraction study of precipitation kinetics in a severely deformed Cu–Ni–Si alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+                <w:t xml:space="preserve">In situ High-Temperature Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alili</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.092⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (1), pp.779-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2013.78.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540348v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size dependence of the lattice parameters of carbon supported platinum nanoparticles: X-ray diffraction analysis and theoretical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanloup C.</w:t>
+                <w:t xml:space="preserve">I. Leontyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bytchkov A.</w:t>
+                <w:t xml:space="preserve">A. Kuriganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassamin S.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Leontyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakhmatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical, Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Adv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (68), pp.35959-35965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra04809a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935034v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of composition on the local structure around yttrium in quenched silicate melts — Insights from EXAFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Wilke</w:t>
+                <w:t xml:space="preserve">An in situ synchrotron X-ray diffraction study of precipitation kinetics in a severely deformed Cu–Ni–Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chernikov</w:t>
+                <w:t xml:space="preserve">B. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klemme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Alili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 346, pp.3-13. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 597, pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02537415v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+                <w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drewitt Jwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Brassamin</w:t>
+                <w:t xml:space="preserve">Sanloup C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bytchkov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassamin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical, Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474916v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint diffraction and modeling approach to the structure of liquid alumina</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of composition on the local structure around yttrium in quenched silicate melts — Insights from EXAFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Salmon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chernikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.87.024201⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 346, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537412v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W.E. Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Brassamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936341v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous thermal expansion of γ -iron nanocrystals inside multiwalled carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint diffraction and modeling approach to the structure of liquid alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+                <w:t xml:space="preserve">Lawrie Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Philip Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.081402(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.081402⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.87.024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339478v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanloup</w:t>
+                <w:t xml:space="preserve">J. W. E. Drewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. E. Drewitt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Crépisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trace elements micro-analysis in deposited dredged sediments: EPMA and μ-XRF analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lerouge</w:t>
+                <w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Wille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Quinn</w:t>
+                <w:t xml:space="preserve">Jwe Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crépisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02537477v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protective effects of homologous disaccharides on biological macromolecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anomalous thermal expansion of γ -iron nanocrystals inside multiwalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-011-0760-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.081402(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.081402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02537483v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Growth of Nanocrystals in Glass-Ceramics: An In Situ SANS Perspective</w:t>
+                <w:t xml:space="preserve">Combining trace elements micro-analysis in deposited dredged sediments: EPMA and μ-XRF analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Fernandez-Martin</w:t>
+                <w:t xml:space="preserve">A Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bruno</w:t>
+                <w:t xml:space="preserve">C Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Crochet</w:t>
+                <w:t xml:space="preserve">G Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delavand Ovono Ovono</w:t>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Comte</w:t>
+                <w:t xml:space="preserve">P Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (4), pp.1304-1312. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.012021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05093.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/32/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537476v1</w:t>
+                <w:t xml:space="preserve">hal-02537477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of liquid calcium aluminates as investigated by neutron and high-energy x-ray diffraction in combination with molecular dynamics simulation methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-protective effects of homologous disaccharides on biological macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Magazù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Migliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (9), pp.099501. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (4), pp.361-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/9/099501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-011-0760-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537480v1</w:t>
+                <w:t xml:space="preserve">hal-02537483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transformations on Vitrification in the Fragile Glass-Forming System CaAl 2 O 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip Salmon</w:t>
+                <w:t xml:space="preserve">Nucleation and Growth of Nanocrystals in Glass-Ceramics: An In Situ SANS Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernandez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delavand Ovono Ovono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.1304-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05093.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.109.235501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01905955v1</w:t>
+                <w:t xml:space="preserve">hal-02537476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between non-bridging oxygen, triclusters, and fivefold Al coordination in low silica content calcium aluminosilicate melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">The structure of liquid calcium aluminates as investigated by neutron and high-energy x-ray diffraction in combination with molecular dynamics simulation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4766920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (9), pp.099501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/9/099501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01906152v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-containing glasses co-doped with transition and rare earth elements: Comparative studies of transparent magnets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between non-bridging oxygen, triclusters, and fivefold Al coordination in low silica content calcium aluminosilicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Velikanov</w:t>
+                <w:t xml:space="preserve">N. Jakse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouhadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kozaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4766920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701629v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01906152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-flight neutron spectroscopy: a new application of aerodynamic sample levitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Kozaily</w:t>
+                <w:t xml:space="preserve">Structural Transformations on Vitrification in the Fragile Glass-Forming System CaAl 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Brassamin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000753⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.109.235501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02538420v1</w:t>
+                <w:t xml:space="preserve">insu-01905955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and polyamorphism in supercooled yttria–alumina melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticle-containing glasses co-doped with transition and rare earth elements: Comparative studies of transparent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Wilding</w:t>
+                <w:t xml:space="preserve">Irina Edelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Langstaff</w:t>
+                <w:t xml:space="preserve">Oxana Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kargl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Ruslan Ivantsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Petrakovskaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Velikanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (2), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02538424v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Liquid-Liquid Phase Transition in Supercooled Yttria-Alumina”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-of-flight neutron spectroscopy: a new application of aerodynamic sample levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Kozaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Greaves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Kargl</w:t>
+                <w:t xml:space="preserve">Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Brassamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (11-12), pp.3155-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.119601⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538421v1</w:t>
+                <w:t xml:space="preserve">hal-02538420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of liquid calcium aluminates as investigated using neutron and high energy x-ray diffraction in combination with molecular dynamics simulation methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Leydier</w:t>
+                <w:t xml:space="preserve">Composition and polyamorphism in supercooled yttria–alumina melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langstaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/15/155101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (2), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538300v1</w:t>
+                <w:t xml:space="preserve">hal-02538424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate- and short-range order in phosphorus-selenium glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+                <w:t xml:space="preserve">Comment on “Liquid-Liquid Phase Transition in Supercooled Yttria-Alumina”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Miloshova</w:t>
+                <w:t xml:space="preserve">D. Langstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Bychkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">F. Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.83.144201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.119601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538305v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron magnetic resonance and magnetooptical studies of nanoparticle-containing borate glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Petrakovskaja</w:t>
+                <w:t xml:space="preserve">The structure of liquid calcium aluminates as investigated using neutron and high energy x-ray diffraction in combination with molecular dynamics simulation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (15), pp.155101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/15/155101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00608689v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à la cristallisation et approches structurales des verres aluminosilicatés de terres rares (Ln = La, Y, Sc)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Vaills</w:t>
+                <w:t xml:space="preserve">Intermediate- and short-range order in phosphorus-selenium glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massiot</w:t>
+                <w:t xml:space="preserve">Mariana Miloshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.83.144201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640070v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time resolved x-ray diffraction to study the solidification of glass-forming melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jad Kozaily</w:t>
+                <w:t xml:space="preserve">Electron magnetic resonance and magnetooptical studies of nanoparticle-containing borate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Kliava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Ivantsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Petrakovskaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighTemperatures - High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323 (5), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538371v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic levitation and laser heating:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comportement à la cristallisation et approches structurales des verres aluminosilicatés de terres rares (Ln = La, Y, Sc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Brassamin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vaills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01425-0⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.409-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538308v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of amorphous MgO-rich peridotitic starting material for laser-heated diamond anvil cell experiments - application to iron partitioning in the mantle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of time resolved x-ray diffraction to study the solidification of glass-forming melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W E Drewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Kozaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HighTemperatures - High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613175v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31P NMR studies of short –range order in phosphorus-selenium glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bytchkov</w:t>
+                <w:t xml:space="preserve">Aerodynamic levitation and laser heating:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price D.L.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brassamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.1535-1542. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (1), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b919118f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454331v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Order in LiNbO 3 , in the Paraelectric and Molten States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of amorphous MgO-rich peridotitic starting material for laser-heated diamond anvil cell experiments - application to iron partitioning in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+                <w:t xml:space="preserve">Jessy Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Douy</w:t>
+                <w:t xml:space="preserve">Annabelle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pedeche</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 272 (1), pp.33-38. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.199-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190211581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2011.556631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540527v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction study of molten calcium aluminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">31P NMR studies of short –range order in phosphorus-selenium glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J. Cuello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price D.L.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.1535-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b919118f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538466v1</w:t>
+                <w:t xml:space="preserve">hal-00454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction study on liquid Al–Ni alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Order in LiNbO 3 , in the Paraelectric and Molten States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Hoyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pedeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.110334⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 272 (1), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190211581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538440v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid boron: X-ray measurements and ab initio molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Neutron diffraction study of molten calcium aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Krishnan</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2492-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.134201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437162v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid transitions, crystallization and long range fluctuations in supercooled yttrium oxide–aluminium oxide melts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Kargl</w:t>
+                <w:t xml:space="preserve">Neutron diffraction study on liquid Al–Ni alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Marczinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Julio Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (6), pp.741-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.110334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02538552v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the atomic structure of liquid Ni–Si alloys: a neutron diffraction study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Liquid boron: X-ray measurements and ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jakse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/38/385403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.134201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538549v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale dynamics of high-temperature levitated liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L. Price</w:t>
+                <w:t xml:space="preserve">Liquid–liquid transitions, crystallization and long range fluctuations in supercooled yttrium oxide–aluminium oxide melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5488/cmp.11.1.57⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (10-12), pp.715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540340v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of liquid CaAl2O4 from ab initio molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">On the atomic structure of liquid Ni–Si alloys: a neutron diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marczinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (38), pp.385403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/38/385403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.04.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02540158v1</w:t>
+                <w:t xml:space="preserve">hal-02538549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical short-range order in liquid Al–Ni alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Egry</w:t>
+                <w:t xml:space="preserve">Nanometer-scale dynamics of high-temperature levitated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2965817⟩</w:t>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5488/cmp.11.1.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540143v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU STRUCTURAL STUDIES OF ALUMINA DURING MELTING AND FREEZING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 01 (02), pp.135-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s1793617908000240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of First-Order Liquid/Liquid Phase Transitions in Yttrium Oxide-Aluminum Oxide Melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Kargl</w:t>
+                <w:t xml:space="preserve">Chemical short-range order in liquid Al–Ni alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Kehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Panfilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (6), pp.064508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2965817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1160766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538564v1</w:t>
+                <w:t xml:space="preserve">hal-02540143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast X-ray scattering measurements on high temperature levitated liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Local structure of liquid CaAl2O4 from ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Zanghi</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 354 (47-51), pp.5104-5107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.06.105⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 354 (47-51), pp.5337-5339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540200v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of lanthanum and yttrium aluminosilicate glasses determined by X-ray and neutron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bytchkov</w:t>
+                <w:t xml:space="preserve">Detection of First-Order Liquid/Liquid Phase Transitions in Yttrium Oxide-Aluminum Oxide Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langstaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.11.012⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5901), pp.566-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1160766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540207v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of levitated liquid materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+                <w:t xml:space="preserve">Fast X-ray scattering measurements on high temperature levitated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1351/pac200779101643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (47-51), pp.5104-5107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.06.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540362v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and intermediate-range order in levitated liquid aluminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structures of lanthanum and yttrium aluminosilicate glasses determined by X-ray and neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Jahn</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/45/455210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (18), pp.2038-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540344v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal excitations in Mg–Al–O refractory oxide melts studied by inelastic x-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of levitated liquid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankar Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hennet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Brassamin</w:t>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2647068⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (10), pp.1643-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac200779101643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540357v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic critical scattering in solid Co 80 Pd 20</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Short- and intermediate-range order in levitated liquid aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (41), pp.415106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/41/415106⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 19 (45), pp.455210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/45/455210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540354v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of structural order during supercooling of a fragile oxide melt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neville G. Greaves</w:t>
+                <w:t xml:space="preserve">Magnetic critical scattering in solid Co 80 Pd 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2646812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (41), pp.415106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/41/415106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136028v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of levitated liquid Y2O3 using neutron scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bytchkov</w:t>
+                <w:t xml:space="preserve">Development of structural order during supercooling of a fragile oxide melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville G. Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.100⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.074906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2646812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540367v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molten yttrium aluminates: a neutron diffraction study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Longitudinal excitations in Mg–Al–O refractory oxide melts studied by inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Johnson</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brassamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/41/415105⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (11), pp.114505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2647068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540343v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio molecular dynamics simulations of the structure of liquid aluminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Structural study of levitated liquid Y2O3 using neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez Martinez</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1789 à 1792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.075⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 353 (8-10), pp.993-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00345856v1</w:t>
+                <w:t xml:space="preserve">hal-02540367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of levitated liquid aluminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structure of molten yttrium aluminates: a neutron diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bytchkov</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (41), pp.415105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/41/415105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02540364v1</w:t>
+                <w:t xml:space="preserve">hal-02540343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure in liquid binary Al–Cu and Al–Ni alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ab-initio molecular dynamics simulations of the structure of liquid aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathiak</w:t>
+                <w:t xml:space="preserve">G. J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 352 (38-39), pp.4008-4012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1789 à 1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540465v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00345856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile levitation facility for structural investigations of liquid metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of levitated liquid aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1705-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf02870382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540496v1</w:t>
+                <w:t xml:space="preserve">hal-02540364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitation apparatus for neutron diffraction investigations on high temperature liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile levitation facility for structural investigations of liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf02870382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2200756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540492v1</w:t>
+                <w:t xml:space="preserve">hal-02540496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of molten dilute aluminium–transition metal alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Local structure in liquid binary Al–Cu and Al–Ni alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mathiak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Zanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/28/003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (38-39), pp.4008-4012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540485v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Normal and Supercooled Liquid Aluminum Oxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levitation apparatus for neutron diffraction investigations on high temperature liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul A. Madden</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm050254p⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (5), pp.053903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2200756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540511v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Levitation and Inductive Heating – A New Concept for Structural Investigations of Undercooled Melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
+                <w:t xml:space="preserve">Structural properties of molten dilute aluminium–transition metal alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-005-6708-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (28), pp.6469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/28/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540510v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction on High-Temperature Liquids: Evolution Towards Time-Resolved Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+                <w:t xml:space="preserve">Structure of Normal and Supercooled Liquid Aluminum Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankar Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Key</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-005-6689-5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.2662-2666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050254p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02540508v1</w:t>
+                <w:t xml:space="preserve">hal-02540511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated phases in NaNbO 3 : Raman scattering, synchrotron x-ray diffraction, and dielectric investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic Levitation and Inductive Heating – A New Concept for Structural Investigations of Undercooled Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/33/003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.1151-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-005-6708-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540506v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy and X-Ray diffraction of lithium niobate at temperatures up to 1300°C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">X-ray Diffraction on High-Temperature Liquids: Evolution Towards Time-Resolved Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Key</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005126021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.1127-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-005-6689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194207v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron x-ray diffraction and Raman scattering investigations of ( Li x Na 1 − x ) NbO 3 solid solutions: Evidence of the rhombohedral phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulated phases in NaNbO 3 : Raman scattering, synchrotron x-ray diffraction, and dielectric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gagarina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Yu Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reznitchenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">E Gagarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (14), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (33), pp.4977-4990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.69.144105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/33/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540512v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of liquid oxides at very high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy and X-Ray diffraction of lithium niobate at temperatures up to 1300°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Landron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G.N. Greaves</w:t>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0168-583x(02)01592-6⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.101-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005126021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540523v1</w:t>
+                <w:t xml:space="preserve">hal-00194207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Dynamics of Liquid Aluminum Oxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron x-ray diffraction and Raman scattering investigations of ( Li x Na 1 − x ) NbO 3 solid solutions: Evidence of the rhombohedral phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hennet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Alatas</w:t>
+                <w:t xml:space="preserve">Yu. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ercan Alp</w:t>
+                <w:t xml:space="preserve">E. Gagarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reznitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1080950⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.69.144105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540521v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous x-ray scattering on molten levitated samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic Dynamics of Liquid Aluminum Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Saboungi</w:t>
+                <w:t xml:space="preserve">H. Sinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ercan Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0168-583x(03)01077-2⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 299 (5615), pp.2047-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1080950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540516v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting behavior of levitated Y2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structure of liquid oxides at very high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thiaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 199, pp.481-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-583x(02)01592-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1621090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540517v1</w:t>
+                <w:t xml:space="preserve">hal-02540523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray and electrostatic levitation undercooling studies in Ti–Zr–Ni quasicrystal forming alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Hennet</w:t>
+                <w:t xml:space="preserve">Anomalous x-ray scattering on molten levitated samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hyers</w:t>
+                <w:t xml:space="preserve">J.-F. Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0022-3093(02)01691-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 207 (4), pp.447-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-583x(03)01077-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540526v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast x-ray scattering measurements on molten alumina using a 120° curved position sensitive detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+                <w:t xml:space="preserve">Melting behavior of levitated Y2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Landron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
+                <w:t xml:space="preserve">D. L. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1426228⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (16), pp.3305-3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1621090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540528v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undercooling And X-Ray Structural Studies Of Ti-Zr-Ni Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray and electrostatic levitation undercooling studies in Ti–Zr–Ni quasicrystal forming alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F Kelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.W. Lee</w:t>
+                <w:t xml:space="preserve">A.K Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Gangopadhyay</w:t>
+                <w:t xml:space="preserve">G.W Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.F. Kelton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T.J. Rathz</w:t>
+                <w:t xml:space="preserve">Robert Hyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-754-cc10.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 312-314, pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-3093(02)01691-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540514v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring neutron scattering structure factor for liquid alumina and analysing the radial distribution function by empirical potential structural refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Landron</w:t>
+                <w:t xml:space="preserve">Fast x-ray scattering measurements on molten alumina using a 120° curved position sensitive detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Soper</w:t>
+                <w:t xml:space="preserve">Claude Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E. Jenkins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 293-295, pp.453-457. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73 (1), pp.124-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-3093(01)00839-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1426228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540556v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Alumina: Detailed Atomic Coordination Determined from Neutron Diffraction Data Using Empirical Potential Structure Refinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">Undercooling And X-Ray Structural Studies Of Ti-Zr-Ni Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Greaves</w:t>
+                <w:t xml:space="preserve">A.K. Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coutures</w:t>
+                <w:t xml:space="preserve">K.F. Kelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Hyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Rathz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.86.4839⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-754-cc10.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540529v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and dynamics of high temperature SrO–Al2O3 liquids studied by 27Al NMR and Sr K-edge XAS spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Fayon</w:t>
+                <w:t xml:space="preserve">Liquid Alumina: Detailed Atomic Coordination Determined from Neutron Diffraction Data Using Empirical Potential Structure Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Trumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">T. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coutures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0022-3093(01)00762-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (21), pp.4839-4842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.86.4839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540560v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H10:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring neutron scattering structure factor for liquid alumina and analysing the radial distribution function by empirical potential structural refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gailhanou</w:t>
+                <w:t xml:space="preserve">A.K. Soper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Dubuisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Bétaille</w:t>
+                <w:t xml:space="preserve">T.E. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0168-9002(01)00485-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 293-295, pp.453-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-3093(01)00839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540558v1</w:t>
+                <w:t xml:space="preserve">hal-02540556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic laser-heated contactless furnace for neutron scattering experiments at elevated temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Landron</w:t>
+                <w:t xml:space="preserve">Local structure and dynamics of high temperature SrO–Al2O3 liquids studied by 27Al NMR and Sr K-edge XAS spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Trumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Alétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1150531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 293-295, pp.496-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-3093(01)00762-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540531v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Levitation Studies of Ceramics at Very High-Temperature: XAFS and XRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">H10:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
+                <w:t xml:space="preserve">J.M. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ribbens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/jjaps.38s1.87⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 467-468, pp.745-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-9002(01)00485-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540548v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction and Near Edge Studies of Iron Oxides and Alumina at High Temperatures Using Aerodynamic Levitation and Laser Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamic laser-heated contactless furnace for neutron scattering experiments at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Alétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/jjaps.38s1.115⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 71 (4), pp.1745-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1150531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540550v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined characterization of conductive materials by infrared spectroscopic ellipsometry and grazing X-ray reflectance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Stehle</w:t>
+                <w:t xml:space="preserve">Aerodynamic Levitation Studies of Ceramics at Very High-Temperature: XAFS and XRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0040-6090(97)01087-0⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (S1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/jjaps.38s1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02540748v1</w:t>
+                <w:t xml:space="preserve">hal-02540548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">X-Ray Diffraction and Near Edge Studies of Iron Oxides and Alumina at High Temperatures Using Aerodynamic Levitation and Laser Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Coutures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (S1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/jjaps.38s1.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540747v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless investigation on laser-heated oxides by synchrotron radiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Gailhanou</w:t>
+                <w:t xml:space="preserve">Combined characterization of conductive materials by infrared spectroscopic ellipsometry and grazing X-ray reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gramond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Luttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i1998-00490-0⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 319 (1-2), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0040-6090(97)01087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540545v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of Mn ultra-thin fims grown on (001) bcc Fe studied by X-ray magnetic circular dichroism.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Finazzi</w:t>
+                <w:t xml:space="preserve">Ch Féry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yubero</w:t>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fischer</w:t>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arcade</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (30), pp.6629-6642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00268-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535275v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined characterization of group IV heterostructures and materials by spectroscopic ellipsometry and grazing X-ray reflectance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless investigation on laser-heated oxides by synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coutures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 44 (4), pp.429-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1998-00490-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0040-6090(96)09229-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540738v1</w:t>
+                <w:t xml:space="preserve">hal-02540545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen stability measurements in sputtered iron nitride thin films by thermal desorption spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined characterization of group IV heterostructures and materials by spectroscopic ellipsometry and grazing X-ray reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chatbi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">J.L. Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0038-1098(97)00066-5⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 294 (1-2), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0040-6090(96)09229-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540734v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Nitrogen in Sputtered Iron Nitride thin films and Multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnat</w:t>
+                <w:t xml:space="preserve">Magnetism of Mn ultra-thin fims grown on (001) bcc Fe studied by X-ray magnetic circular dichroism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bobo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-475-309⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00268-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540733v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Nitrogen stability measurements in sputtered iron nitride thin films by thermal desorption spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 102 (9), pp.677-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0038-1098(97)00066-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02540725v1</w:t>
+                <w:t xml:space="preserve">hal-02540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of different insulating films by spectroscopic ellipsometry and grazing x‐ray reflectance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Stability of Nitrogen in Sputtered Iron Nitride thin films and Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 446, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-446-369⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-475-309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540713v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure Study of Ti/TiN Multilayers: Effect of the Deposition Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of different insulating films by spectroscopic ellipsometry and grazing x‐ray reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Houdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 441, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-441-711⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-446-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540709v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, magnetism and thermal stability of Fe/Al2O3 multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Hennet</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fischer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07021-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02540722v1</w:t>
+                <w:t xml:space="preserve">hal-02540725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxially induced anisotropy in thin films of Laves phase compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructure Study of Ti/TiN Multilayers: Effect of the Deposition Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Bauer</w:t>
+                <w:t xml:space="preserve">C. Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Mangin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ph. Houdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36 (9), pp.713-718. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 441, </w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00292-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/proc-441-711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540720v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of sputtered FeN thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Structure, magnetism and thermal stability of Fe/Al2O3 multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 140-144, pp.717-718. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01570-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540704v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of iron nitride thin films obtained by argon‐nitrogen reactive radio‐frequency sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Epitaxially induced anisotropy in thin films of Laves phase compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Oderno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.359286⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (9), pp.713-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00292-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113424v1</w:t>
+                <w:t xml:space="preserve">hal-02540720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Structural Properties of Iron Nitride thin Films Obtained by Argon-Nitrogen Reactive Radio-Frequency Sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
+                <w:t xml:space="preserve">Magnetic and structural properties of sputtered FeN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-384-103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 140-144, pp.717-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01570-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540701v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alloying copper with nickel or germanium on interlayer exchange coupling CoCu(Ge/Ni) multilayers: Fermi surface effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Magnetic and structural properties of iron nitride thin films obtained by argon‐nitrogen reactive radio‐frequency sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01532-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (10), pp.5309-5313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.359286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540702v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of alloying copper with nickel or germanium on interlayer exchange coupling CoCu(Ge/Ni) multilayers: Fermi surface effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 140-144, pp.587-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01532-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540697v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Structural Properties of Iron Nitride thin Films Obtained by Argon-Nitrogen Reactive Radio-Frequency Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-384-103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02540639v1</w:t>
+                <w:t xml:space="preserve">hal-02540701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer exchange coupling periodicity of various copper alloys in (111)-oriented FCC Co-CuX multilayers: Fermi surface effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Lahatra-Razafindramisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/14/007⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540642v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AF coupling of copper-cobalt multilayers with small grain size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baylac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91205-l⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (3), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02540637v1</w:t>
+                <w:t xml:space="preserve">hal-02540639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating Interlayer Coupling of (111) Co/Cu 1− x Ni x Sputtered Multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Interlayer exchange coupling periodicity of various copper alloys in (111)-oriented FCC Co-CuX multilayers: Fermi surface effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/24/2/011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (14), pp.2689-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/14/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540631v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New BCT Iron Phase in (100) Felr Superlattices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AF coupling of copper-cobalt multilayers with small grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-313-473⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-3), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91205-l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540635v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscillating Interlayer Coupling of (111) Co/Cu 1− x Ni x Sputtered Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24 (2), pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/24/2/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New BCT Iron Phase in (100) Felr Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 313 (473), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-313-473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silicon/silicon oxide and silicon/silicon nitride multilayers for extreme ultraviolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Houdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Delaboudinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 30 (8), pp.1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.55920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21523,245 +21791,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et traitement de l’eau pour les applications cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Huang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des produits cosmétiques - Tests et Mesures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cosmetic Valley Editions, 2022, 978-2-490639-45-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Levitated Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Holland Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Methods in the Physical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.583-636, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-805324-9.00010-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21771,3577 +22039,3577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subducted Carbon in the Earth’s lower mantle: The fate of magnesite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Libon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Spiekermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dominijanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Analysis of Trace Elements at the Nanoscale in Samples Recovered from Laser-Heated Diamond Anvil Cell Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Laurenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyoshi Miyajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon in the deep Earth: The fate of magnesite in the lower mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Libon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Spiekermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dominijanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.3519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the phase stability in the bridgmanite-magnesite system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Libon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Spiekermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dominijanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG-XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting properties of pyrolite: implication for chemical segregation in the primitive Earth’s mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR driven reverse MonteCarlo study of the structure of Strontium-Aluminosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Solid-State NMR and Molecular Dynamics Study of the Structure of Strontium-Aluminosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Okhotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Novikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Solid-State NMR and Molecular Dynamics Study of the Structure of Strontiuln-Aluminosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill S. Okhotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Navikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Solid-State NMR and Molecular Dynamics Study of the Structure of Strontium-Aluminosilicate glasses (a) Science and Technology of Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Okhotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Navikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Glass (Science and Technology of Glass Annual Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mineralogical metal carriers in dredged sediments deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth SUITMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron x-ray and electron micro-probe study of contaminated dredged sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2012 : 4th International Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par micro-fluorescence X et microsonde électronique des porteurs minéralogiques d'éléments traces dans des sédiments mis en dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque " Rayons X et Matière "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Tours, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des verres PSe à courte distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation et approches structurales des verres aluminosilicatés de terres rares (Ln = La, Y, Sc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vaills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming vitrification with ms time resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on synchrotron radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Australia. pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure factor changes in supercooled yttria-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neville Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNCHROTRON RADIATION IN MATERIALS SCIENCE: Proceedings of the 6th International Conference on Synchrotron Radiation in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Campinas (Brazil), France. pp.98-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3086244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising density fluctuations in liquid yttria aluminates with small angle x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neville Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNCHROTRON RADIATION IN MATERIALS SCIENCE: Proceedings of the 6th International Conference on Synchrotron Radiation in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Campinas (Brazil), France. pp.71-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3086239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic levitation: A new opportunity in nondestructive characterization at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ninth international symposium on nondestructive characterization of materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Sydney (Australia), France. pp.675-680, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1302073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurement of ARC optical indices in the deep-UV range by variable-angle spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Stehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Defranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microlithography '97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Santa Clara, United States. pp.205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.275961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on the growth of pulsed-laser-deposited thin bismuth films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boffoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT '97 International Conference on Laser Surface Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Limoges, France. pp.61-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.308596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of resists and antireflective coatings by spectroscopic ellipsometry in the UV and deep-UV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Defranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Stehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE's 1996 International Symposium on Microlithography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Santa Clara, United States. pp.608-620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.240988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties and thermal stability of iron-alumina multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bct iron phase in (100) Fe/Ir superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium-silicide-based multilayers for soft x-ray optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Houdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Diego, '91, San Diego, CA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, San Diego, United States. pp.502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.51211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten/boron nitride multilayers for XUV optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Diego, '91, San Diego, CA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, San Diego, United States. pp.520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.51212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characteristics and performances of rf-sputtered Mo/Si and Co/Si multilayers for soft x-ray optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Houdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Kuehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Diego, '91, San Diego, CA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, San Diego, United States. pp.21-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.51267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon/silicon oxide and silicon/silicon nitride multilayers for XUV optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Houdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delaboudiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Kuehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34TH ANNUAL INTERNATIONAL TECHNICAL SYMPOSIUM ON OPTICAL AND OPTOELECTRONIC APPLIED SCIENCE AND ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, San Diego, United States. pp.39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.23176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three materials soft x-ray mirrors: theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Houdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Diego '90, 8-13 July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, San Diego, United States. pp.198-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.23315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId844"/>
+      <w:footerReference w:type="default" r:id="rId855"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25409,51 +25677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D27D6A83"/>
+    <w:nsid w:val="FC68283D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25557,51 +25825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="938C25C2"/>
+    <w:nsid w:val="CD6B7101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25705,51 +25973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C8E4D50"/>
+    <w:nsid w:val="0431166B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25853,51 +26121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29B220D4"/>
+    <w:nsid w:val="CD1F3BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26001,51 +26269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4FA356CE"/>
+    <w:nsid w:val="F398C273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26149,51 +26417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="935D6240"/>
+    <w:nsid w:val="15AAA7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26395,51 +26663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-hennet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2992-4800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1711-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icmn.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esrf.fr/UsersAndScience/Experiments/ID20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esrf.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemhti.cnrs-orleans.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/iaeorleans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/talents/cnrs?medal=42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inc.cnrs.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensebaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Georgarakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stiehler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaofeng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Antonowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Spiekermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dominijanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2024.107238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17246173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamiane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hamana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-023-07842-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Drewitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brooker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0351" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence V D Gammond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mendes da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesameddin Mohammadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall E Youngman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.125603" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laurenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01193-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Akiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Julio Cuello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00537A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jakse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91062-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Roik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kargl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abf593" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M Mader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W E Drewitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb0413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlin Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruikun Pan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Shan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Qiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902209" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensu Tunca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapauw" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04908D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904428v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez Carri&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanchao Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta07621e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01878549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b05721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fomina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenyi Shalaev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.04.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian C Barnes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Kohn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.064203" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousf Islem Bourezg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.166" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanatta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Petrillo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacchetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43671" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Leydier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.036" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201600227" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534062v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Torre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-016-1124-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozaily" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014206" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534040v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacob" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schmetterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/13/135102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kozaily" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534049v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/746/1/012020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Evangelakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Bokas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27BSDJF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Sinmyo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512386112" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzeddine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawasaki" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1063790" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aurelio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Junqueira Prado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931615" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220232v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsarkov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Solonin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkimaki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.062" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDZXGJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534101v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leontyev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Leontyeva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuriganova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Popov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2015.11.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Puente-Orench" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/549/1/012002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540347v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leontyev" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuriganova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leontyev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra04809a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2013.78.19" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehdi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alili" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.092" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chernikov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klemme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.017" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KJD2S5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrie Skinner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.024201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.081402" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitevin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerouge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Quinn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/32/1/012021" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2W1XD95Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537483v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-011-0760-x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TZ3G76K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bruno" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crochet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delavand Ovono Ovono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05093.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P6D1X73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/9/099501" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905955v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.235501" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01906152v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jakse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhadja" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewitt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766920" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Petrakovskaja" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538420v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000753" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32QCN09Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538424v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Greaves" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Wilding" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langstaff" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kargl" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.06.072" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS0XVTP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greaves" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilding" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.119601" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538300v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/15/155101" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538305v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miloshova" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.144201" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608689v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.09.045" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWHC3S4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640070v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadiki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vaills" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011015" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R4053VNQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538371v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leydier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01425-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613175v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Gillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Coquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.556631" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Price D.L." TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919118f" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8BKMBFB7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540527v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190211581" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538466v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Cuello" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.027" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C31S2FC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538440v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Gruner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marczinke" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hoyer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110334" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.134201" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538552v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fearn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.030" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6465LGJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538549v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marczinke" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hoyer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/38/385403" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540340v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Price" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.11.1.57" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540158v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.04.054" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDT62HXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540143v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Egry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Kehr" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Mathiak" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Panfilis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965817" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540205v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793617908000240" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538564v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1160766" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.11.012" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD05BJ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540344v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jahn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/45/455210" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540354v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/41/415106" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136028v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville G. Greaves" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2646812" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540367v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.100" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV63VFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540343v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/41/415105" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540465v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.011" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSDXS1L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540496v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02870382" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540511v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Key" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Madden" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050254p" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7W04ZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540510v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6708-6" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDA09ADEC5B6C97CBF6F0D84F4083DAE2FABB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540508v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Key" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6689-5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A1F00454BF542BB67C07F5A56F6FC62B34B671C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540506v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yuzyuk" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gagarina" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/33/003" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194207v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126021" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDBCS0CL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540512v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Yuzyuk" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagarina" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reznitchenko" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.144105" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(02)01592-6" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V1G3G85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540521v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinn" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glorieux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ercan Alp" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1080950" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540516v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Saboungi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(03)01077-2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04FRMDMW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540517v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Price" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621090" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540526v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F Kelton" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Gangopadhyay" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Lee" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hyers" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(02)01691-5" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZV57LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540528v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landron" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutures" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426228" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540514v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lee" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gangopadhyay" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Kelton" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hyers" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Rathz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-754-cc10.5" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540556v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Soper" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Jenkins" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(01)00839-0" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N84BN1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540529v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutures" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.86.4839" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540560v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trumeau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(01)00762-1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FM46FQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540558v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dubuisson" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribbens" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;taille" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9002(01)00485-5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW0DDJ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540531v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Jenkins" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al&#233;tru" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150531" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540548v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjaps.38s1.87" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540550v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjaps.38s1.115" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540748v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luttmann" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(97)01087-0" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVXGR8J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540545v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1998-00490-0" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7FDSS2D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540738v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Stehle" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(96)09229-2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPJ1P1BT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540734v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatbi" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-1098(97)00066-5" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X55LBZRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540733v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-475-309" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540713v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-446-369" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540720v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oderno" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bauer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00292-4" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GNN2NXF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540704v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01570-8" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C40F00336969D43BBE63C5D9CA8E0439461A3E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113424v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359286" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540701v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-103" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540702v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01532-5" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR08J25D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540642v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/14/007" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540637v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baylac" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91205-l" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS9QPDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540631v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/24/2/011" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/415DA9FC2B3B9A4E691B3AF7E8586F07B8233898/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540607v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delaboudini&#232;re" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.55920" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692377v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fournier" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyomarch" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534124v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland Moritz" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weber" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-805324-9.00010-8" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680082v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sieber" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9318" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680089v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13173" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517350v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3519" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517156v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329411v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340734v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fayon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340733v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S. Okhotnikov" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Navikov" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341569v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640821v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640754v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538543v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neville Greaves" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Van" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086244" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538548v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086239" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540553v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302073" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540741v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stehle" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Piel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.275961" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540752v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boffoue" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.308596" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540731v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.240988" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540629v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Modak" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51211" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540617v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51212" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540623v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Kuehne" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mueller" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51267" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540613v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delaboudiniere" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.23176" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540577v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.23315" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-hennet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2992-4800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1711-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icmn.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esrf.fr/UsersAndScience/Experiments/ID20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esrf.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemhti.cnrs-orleans.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/iaeorleans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/talents/cnrs?medal=42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inc.cnrs.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensebaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso A Salamone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pennacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mercurio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sappino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fragnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19101916" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Georgarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stiehler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaofeng Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Antonowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Spiekermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dominijanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2024.107238" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17246173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamiane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hamana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-023-07842-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Drewitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brooker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0351" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence V D Gammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mendes da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesameddin Mohammadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall E Youngman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.125603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.02" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laurenz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01193-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Akiba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Julio Cuello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00537A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jakse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91062-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6086" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Roik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kargl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abf593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M Mader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W E Drewitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb0413" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391278v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlin Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruikun Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Shan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Qiao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensu Tunca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapauw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00065" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04908D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5345" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Yang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez Carri&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanchao Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta07621e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01878549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b05721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanatta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Petrillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacchetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43671" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Leydier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.036" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Fomina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenyi Shalaev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.04.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905897v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian C Barnes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Kohn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.064203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousf Islem Bourezg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.166" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201600227" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534040v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacob" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schmetterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/13/135102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Torre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-016-1124-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozaily" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395538v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kozaily" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.018" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534049v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuello" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/746/1/012020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Evangelakis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Bokas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27BSDJF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Sinmyo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512386112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzeddine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawasaki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1063790" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aurelio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Junqueira Prado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931615" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leontyev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Leontyeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuriganova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Popov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2015.11.024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220232v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsarkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Solonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkimaki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDZXGJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Puente-Orench" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/549/1/012002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2013.78.19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540347v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leontyev" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuriganova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leontyev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra04809a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540348v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehdi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alili" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.092" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537415v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chernikov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klemme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KJD2S5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537412v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrie Skinner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.024201" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339478v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.081402" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537477v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitevin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerouge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Quinn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/32/1/012021" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2W1XD95Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537483v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-011-0760-x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TZ3G76K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537476v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bruno" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crochet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delavand Ovono Ovono" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05093.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P6D1X73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537480v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/9/099501" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01906152v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jakse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhadja" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewitt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766920" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905955v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.235501" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701629v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Petrakovskaja" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koza" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000753" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32QCN09Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538424v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Greaves" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Wilding" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langstaff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kargl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.06.072" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS0XVTP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538421v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greaves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilding" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.119601" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538300v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/15/155101" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538305v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miloshova" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.144201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608689v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.09.045" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWHC3S4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640070v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadiki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vaills" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011015" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R4053VNQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538371v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leydier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01425-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613175v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Gillot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Coquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.556631" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454331v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Price D.L." TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919118f" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8BKMBFB7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190211581" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538466v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Cuello" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.027" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C31S2FC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Gruner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marczinke" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hoyer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110334" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437162v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.134201" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538552v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fearn" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.030" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6465LGJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538549v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marczinke" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hoyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/38/385403" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540340v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Price" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.11.1.57" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540205v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793617908000240" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Egry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Kehr" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Mathiak" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Panfilis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965817" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540158v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.04.054" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDT62HXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538564v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1160766" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540207v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.11.012" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD05BJ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540344v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jahn" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/45/455210" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540354v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/41/415106" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville G. Greaves" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2646812" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.100" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV63VFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540343v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/41/415105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540496v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02870382" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540465v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.011" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSDXS1L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540511v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Key" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Madden" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050254p" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7W04ZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540510v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6708-6" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDA09ADEC5B6C97CBF6F0D84F4083DAE2FABB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540508v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Key" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6689-5" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A1F00454BF542BB67C07F5A56F6FC62B34B671C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540506v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yuzyuk" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gagarina" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/33/003" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194207v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126021" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDBCS0CL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Yuzyuk" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagarina" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reznitchenko" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.144105" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinn" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glorieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hennet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ercan Alp" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1080950" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540523v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landron" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(02)01592-6" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V1G3G85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540516v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Saboungi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(03)01077-2" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04FRMDMW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540517v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Price" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621090" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540526v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F Kelton" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Gangopadhyay" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Lee" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hyers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(02)01691-5" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZV57LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540528v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutures" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426228" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540514v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lee" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gangopadhyay" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Kelton" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hyers" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Rathz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-754-cc10.5" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540529v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutures" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.86.4839" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540556v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Soper" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Jenkins" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(01)00839-0" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N84BN1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540560v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trumeau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(01)00762-1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FM46FQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540558v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dubuisson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribbens" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;taille" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9002(01)00485-5" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW0DDJ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540531v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Jenkins" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al&#233;tru" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150531" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540548v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berar" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjaps.38s1.87" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540550v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjaps.38s1.115" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540748v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luttmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(97)01087-0" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVXGR8J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540545v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1998-00490-0" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7FDSS2D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540738v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Stehle" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(96)09229-2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPJ1P1BT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535275v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arcade" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00268-x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540734v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatbi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-1098(97)00066-5" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X55LBZRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540733v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-475-309" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540713v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-446-369" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540722v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07021-4" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50FA613FF0360B74E002BECFC56D0315D6A92A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540720v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oderno" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bauer" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00292-4" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GNN2NXF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540704v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01570-8" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C40F00336969D43BBE63C5D9CA8E0439461A3E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113424v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359286" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540702v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01532-5" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR08J25D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540701v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-103" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540642v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/14/007" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540637v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baylac" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piecuch" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91205-l" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS9QPDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540631v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/24/2/011" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/415DA9FC2B3B9A4E691B3AF7E8586F07B8233898/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540635v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-313-473" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540607v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delaboudini&#232;re" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.55920" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692377v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fournier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyomarch" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534124v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland Moritz" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weber" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-805324-9.00010-8" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680082v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sieber" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9318" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680089v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13173" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517350v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3519" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517156v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329411v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340734v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fayon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340733v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S. Okhotnikov" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Navikov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341569v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640821v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640754v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725679v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wright" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538543v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neville Greaves" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Van" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086244" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538548v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086239" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540553v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302073" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540741v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stehle" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Piel" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.275961" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540752v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boffoue" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.308596" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540731v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.240988" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562433v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562312v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540629v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Modak" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51211" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540617v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51212" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540623v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Kuehne" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mueller" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.51267" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540613v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delaboudiniere" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.23176" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540577v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.23315" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>