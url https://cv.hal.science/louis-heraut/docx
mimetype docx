--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,144 +238,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will rivers become more intermittent in France? Learning from an extended set of hydrological projections</w:t>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Benoit</w:t>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Héraut</w:t>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (15), pp.3629-3671. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-3629-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326845v1</w:t>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t>
               </w:r>
@@ -489,451 +506,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Will rivers become more intermittent in France? Learning from an extended set of hydrological projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (15), pp.3629-3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-3629-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et évolutions des débits sur le bassin Adour-Garonne : des signes précurseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sié Sié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dav Dav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/na52122995493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rivières deviendront-elles plus intermittentes en France ? Les enseignements d'un ensemble étendu de projections hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice de lecture des fiches des changements hydrologiques (recharge et débit) par niveau de réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Torremocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Torremocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de narratifs hydrologiques par niveau de réchauffement défini par la TRACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Heraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Torremocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire des données Open/FAIR à INRAE en Sciences de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explore2 - Notice de lecture des fiches de résultats des modèles hydrologiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de stationnarité des étiages dans la vallée de la Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; SMAEG. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698255v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice de lecture des fiches « diagnostic » des modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic des modèles hydrologiques : des données aux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note explicative : MAKAHO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Heraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de stationnarité des étiages dans le bassin Adour-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; Agence de l'eau Adour-Garonne. 2022, pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKAHO : Analyse de tendances hydrologiques - Ou comment faire le pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiny::INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE SK8, Feb 2025, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/2285891,JSTOR2285891,MR0258201.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising past and future hydrology in France : the MAKAHO and MEANDRE portals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Giuntoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in flood-generating processes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -942,2079 +2292,964 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a white paper to an adventure gamebook: engaging practitioners in climate change impact studies on hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223104v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222977v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223067v1</w:t>
-              </w:r>
-[...1113 lines deleted...]
-                <w:t xml:space="preserve">hal-03856262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CACTUS: an interactive hydrological modelling tool for simulating hydrological scenarios in a customisable catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKAHO : An interactive cartographic Tool for Trend Analysis of hydrological extremes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Wien, Austria, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3024,590 +3259,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXstat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5ac5ab9f2247c83dd776bf2578ea3e0ae9ba8354;origin=https://github.com/super-lou/EXstat;visit=swh:1:snp:a67dc0e91034fb93000a1da7e5581c3369616567;anchor=swh:1:rev:8b75cfa55195d3d412b917b54819410744aead31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:705fc2c334bfecc2d13e45fcf0eac2cc566ce1d4;origin=https://github.com/super-lou/MEANDRE;visit=swh:1:snp:d5333e5f18dbe56e77c781f72da8fdafacfa3010;anchor=swh:1:rev:fd2ebf4dfc3aa51d4d47e89adb109ce4ba355da6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">CARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864817v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">NCf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837661v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dataSHEEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b8cfeed6b95232105c92d80f0ae3373e959a9510;origin=https://github.com/super-lou/dataSHEEP;visit=swh:1:snp:d10918e68fbfbd5f4638405d3fa38af4f2faa0f0;anchor=swh:1:rev:9f60e571af336a1693614d2efcfa0463193970f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKAHO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:be545fd014bf1358b2acbc079ca8c358bbb2f853;origin=https://github.com/super-lou/MAKAHO;visit=swh:1:snp:6666778b8a6b415444ee67864b61faddc8d3a0ea;anchor=swh:1:rev:32ff5cd9cf8288847494d45633220b05df5d62dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3754,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3629-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Si&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Dav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/na52122995493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vourc'H" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698255v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ac5ab9f2247c83dd776bf2578ea3e0ae9ba8354;origin=https://github.com/super-lou/EXstat;visit=swh:1:snp:a67dc0e91034fb93000a1da7e5581c3369616567;anchor=swh:1:rev:8b75cfa55195d3d412b917b54819410744aead31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:705fc2c334bfecc2d13e45fcf0eac2cc566ce1d4;origin=https://github.com/super-lou/MEANDRE;visit=swh:1:snp:d5333e5f18dbe56e77c781f72da8fdafacfa3010;anchor=swh:1:rev:fd2ebf4dfc3aa51d4d47e89adb109ce4ba355da6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8cfeed6b95232105c92d80f0ae3373e959a9510;origin=https://github.com/super-lou/dataSHEEP;visit=swh:1:snp:d10918e68fbfbd5f4638405d3fa38af4f2faa0f0;anchor=swh:1:rev:9f60e571af336a1693614d2efcfa0463193970f5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be545fd014bf1358b2acbc079ca8c358bbb2f853;origin=https://github.com/super-lou/MAKAHO;visit=swh:1:snp:6666778b8a6b415444ee67864b61faddc8d3a0ea;anchor=swh:1:rev:32ff5cd9cf8288847494d45633220b05df5d62dc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3629-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Si&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Dav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/na52122995493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vourc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698255v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ac5ab9f2247c83dd776bf2578ea3e0ae9ba8354;origin=https://github.com/super-lou/EXstat;visit=swh:1:snp:a67dc0e91034fb93000a1da7e5581c3369616567;anchor=swh:1:rev:8b75cfa55195d3d412b917b54819410744aead31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:705fc2c334bfecc2d13e45fcf0eac2cc566ce1d4;origin=https://github.com/super-lou/MEANDRE;visit=swh:1:snp:d5333e5f18dbe56e77c781f72da8fdafacfa3010;anchor=swh:1:rev:fd2ebf4dfc3aa51d4d47e89adb109ce4ba355da6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8cfeed6b95232105c92d80f0ae3373e959a9510;origin=https://github.com/super-lou/dataSHEEP;visit=swh:1:snp:d10918e68fbfbd5f4638405d3fa38af4f2faa0f0;anchor=swh:1:rev:9f60e571af336a1693614d2efcfa0463193970f5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be545fd014bf1358b2acbc079ca8c358bbb2f853;origin=https://github.com/super-lou/MAKAHO;visit=swh:1:snp:6666778b8a6b415444ee67864b61faddc8d3a0ea;anchor=swh:1:rev:32ff5cd9cf8288847494d45633220b05df5d62dc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>