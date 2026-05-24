--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,593 +100,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520086v1</w:t>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Siauve</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Aissat</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05600518v1</w:t>
+                <w:t xml:space="preserve">hal-05520086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t>
+                <w:t xml:space="preserve">Will rivers become more intermittent in France? Learning from an extended set of hydrological projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29 (15), pp.3629-3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-3629-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422228v1</w:t>
+                <w:t xml:space="preserve">hal-05326845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will rivers become more intermittent in France? Learning from an extended set of hydrological projections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Benoit</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Héraut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (15), pp.3629-3671. </w:t>
+              <w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-3629-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326845v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et évolutions des débits sur le bassin Adour-Garonne : des signes précurseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sié Sié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -778,90 +778,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivières deviendront-elles plus intermittentes en France ? Les enseignements d'un ensemble étendu de projections hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -879,77 +879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de lecture des fiches des changements hydrologiques (recharge et débit) par niveau de réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,103 +993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1242,51 +1242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire des données Open/FAIR à INRAE en Sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -1308,90 +1308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore2 - Notice de lecture des fiches de résultats des modèles hydrologiques de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,77 +1409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,64 +1527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stationnarité des étiages dans la vallée de la Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; SMAEG. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,64 +1602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de lecture des fiches « diagnostic » des modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1677,103 +1677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des modèles hydrologiques : des données aux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1874,64 +1874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stationnarité des étiages dans le bassin Adour-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1994,51 +1994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKAHO : Analyse de tendances hydrologiques - Ou comment faire le pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising past and future hydrology in France : the MAKAHO and MEANDRE portals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,103 +2253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in flood-generating processes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,51 +2396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a white paper to an adventure gamebook: engaging practitioners in climate change impact studies on hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
@@ -2602,278 +2602,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t>
+                <w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222977v1</w:t>
+                <w:t xml:space="preserve">hal-04223104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t>
+                <w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223104v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t>
               </w:r>
@@ -2898,51 +2898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CACTUS: an interactive hydrological modelling tool for simulating hydrological scenarios in a customisable catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,90 +3120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKAHO : An interactive cartographic Tool for Trend Analysis of hydrological extremes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,195 +3448,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD</w:t>
+                <w:t xml:space="preserve">NCf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837661v1</w:t>
+                <w:t xml:space="preserve">hal-04864817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCf</w:t>
+                <w:t xml:space="preserve">CARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heraut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864817v1</w:t>
+                <w:t xml:space="preserve">hal-04837661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dataSHEEP</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3629-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Si&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Dav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/na52122995493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vourc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698255v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ac5ab9f2247c83dd776bf2578ea3e0ae9ba8354;origin=https://github.com/super-lou/EXstat;visit=swh:1:snp:a67dc0e91034fb93000a1da7e5581c3369616567;anchor=swh:1:rev:8b75cfa55195d3d412b917b54819410744aead31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:705fc2c334bfecc2d13e45fcf0eac2cc566ce1d4;origin=https://github.com/super-lou/MEANDRE;visit=swh:1:snp:d5333e5f18dbe56e77c781f72da8fdafacfa3010;anchor=swh:1:rev:fd2ebf4dfc3aa51d4d47e89adb109ce4ba355da6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8cfeed6b95232105c92d80f0ae3373e959a9510;origin=https://github.com/super-lou/dataSHEEP;visit=swh:1:snp:d10918e68fbfbd5f4638405d3fa38af4f2faa0f0;anchor=swh:1:rev:9f60e571af336a1693614d2efcfa0463193970f5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be545fd014bf1358b2acbc079ca8c358bbb2f853;origin=https://github.com/super-lou/MAKAHO;visit=swh:1:snp:6666778b8a6b415444ee67864b61faddc8d3a0ea;anchor=swh:1:rev:32ff5cd9cf8288847494d45633220b05df5d62dc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3629-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Si&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Dav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/na52122995493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vourc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698255v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ac5ab9f2247c83dd776bf2578ea3e0ae9ba8354;origin=https://github.com/super-lou/EXstat;visit=swh:1:snp:a67dc0e91034fb93000a1da7e5581c3369616567;anchor=swh:1:rev:8b75cfa55195d3d412b917b54819410744aead31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:705fc2c334bfecc2d13e45fcf0eac2cc566ce1d4;origin=https://github.com/super-lou/MEANDRE;visit=swh:1:snp:d5333e5f18dbe56e77c781f72da8fdafacfa3010;anchor=swh:1:rev:fd2ebf4dfc3aa51d4d47e89adb109ce4ba355da6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0938eb6680aca5aabf7d5b0328d3a80a68ec7d7c;origin=https://github.com/super-lou/NCf;visit=swh:1:snp:5c5fd83896a4cb6b3179a03001dae49f5ed09251;anchor=swh:1:rev:ec0fc131eda872f0ae7ed452c226892844b60b73" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1dc9a58310432daac34ad2db9451fb2b05cb48ac;origin=https://github.com/super-lou/CARD;visit=swh:1:snp:0040d77e5e41500f699359e06c9d6212b8979c17;anchor=swh:1:rev:7ddebffb4df67098dcb49cc91ff1da0f7a636361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8cfeed6b95232105c92d80f0ae3373e959a9510;origin=https://github.com/super-lou/dataSHEEP;visit=swh:1:snp:d10918e68fbfbd5f4638405d3fa38af4f2faa0f0;anchor=swh:1:rev:9f60e571af336a1693614d2efcfa0463193970f5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be545fd014bf1358b2acbc079ca8c358bbb2f853;origin=https://github.com/super-lou/MAKAHO;visit=swh:1:snp:6666778b8a6b415444ee67864b61faddc8d3a0ea;anchor=swh:1:rev:32ff5cd9cf8288847494d45633220b05df5d62dc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>