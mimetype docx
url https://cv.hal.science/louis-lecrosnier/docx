--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -298,623 +298,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t>
+                <w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+                <w:t xml:space="preserve">Vishnu Pradeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achille-Fauveau</w:t>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Yann Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Khemmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ErgOThérapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818561v1</w:t>
+                <w:t xml:space="preserve">hal-03726799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rossi</w:t>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (8), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726799v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achille-Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t>
+              <w:t xml:space="preserve">ErgOThérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (35-45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751973v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achille-Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgOThérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87 (35-45), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 2 (87), pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04481717v1</w:t>
+                <w:t xml:space="preserve">hal-03818561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -978,90 +978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pechberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Robotics and Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kunming, China. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pechberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Osaka (JP), Japan. pp.259-266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,342 +1502,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Pradeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Khemmar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t>
+              <w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253672v1</w:t>
+                <w:t xml:space="preserve">hal-04238914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Pradeep</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Duchemin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourre Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238914v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera pose estimation based on PnL with a known vertical direction</w:t>
+                <w:t xml:space="preserve">Vision based vehicle relocalization in 3D line-feature map using Perspective-n-Line with a known vertical direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
@@ -1948,97 +1948,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.1263-1269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401918v1</w:t>
+                <w:t xml:space="preserve">hal-02388633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision based vehicle relocalization in 3D line-feature map using Perspective-n-Line with a known vertical direction</w:t>
+                <w:t xml:space="preserve">Camera pose estimation based on PnL with a known vertical direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
@@ -2069,82 +2078,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388633v1</w:t>
+                <w:t xml:space="preserve">hal-02401918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pechberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9A845C"/>
+    <w:nsid w:val="657AE07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-lecrosnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8570-3781" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242217575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leandri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ad838d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2929982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-lecrosnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8570-3781" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242217575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leandri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ad838d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2929982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>