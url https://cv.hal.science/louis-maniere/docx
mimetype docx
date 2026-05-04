--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -1217,563 +1217,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584172v1</w:t>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
+                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849452v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.147 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
+                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849515v1</w:t>
+                <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2076,103 +2076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -2826,90 +2826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B35C1A2E"/>
+    <w:nsid w:val="D2E09D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3891,51 +3891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-maniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0426-2975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de Soto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pa&#382;out" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bjerregaard Vahlstrup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Auir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06140-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03075133251375477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le&#160;bomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Heibel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abl6141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.67" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.71" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rehr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchandeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02094974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-maniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0426-2975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de Soto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pa&#382;out" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bjerregaard Vahlstrup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Auir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06140-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03075133251375477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le&#160;bomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Heibel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abl6141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.67" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.71" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rehr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchandeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02094974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>