--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -3660,51 +3660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E09D62"/>
+    <w:nsid w:val="C779BF80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>