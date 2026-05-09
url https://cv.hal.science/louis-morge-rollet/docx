--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -498,51 +498,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF eigenfingerprints, an Efficient RF Fingerprinting Method in IoT Context</w:t>
+                <w:t xml:space="preserve">Drone Detection and Classification Using Physical-Layer Protocol Statistical Fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
@@ -577,102 +577,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (11), pp.4291. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (17), pp.6701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22114291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22176701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713913v1</w:t>
+                <w:t xml:space="preserve">hal-03808820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone Detection and Classification Using Physical-Layer Protocol Statistical Fingerprint</w:t>
+                <w:t xml:space="preserve">RF eigenfingerprints, an Efficient RF Fingerprinting Method in IoT Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
@@ -707,78 +707,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (17), pp.6701. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (11), pp.4291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22176701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22114291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808820v1</w:t>
+                <w:t xml:space="preserve">hal-03713913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1630,51 +1630,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification par empreinte radio pour l’IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. École Nationale Supérieure de Techniques Avancées Bretagne, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ENTA0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1856,51 +1856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Broglie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-024-01932-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de Broglie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPAASC55919.2022.9980109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04626725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Broglie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-024-01932-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de Broglie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPAASC55919.2022.9980109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04626725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>