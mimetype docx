--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2091,274 +2091,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (2), pp.85-90. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814885v1</w:t>
+                <w:t xml:space="preserve">hal-01235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.85-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235669v1</w:t>
+                <w:t xml:space="preserve">hal-01814885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
               </w:r>
@@ -2472,285 +2472,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
+                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lematre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235433v1</w:t>
+                <w:t xml:space="preserve">hal-00584942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.577-588. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584942v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
               </w:r>
@@ -4483,51 +4483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,390 +4585,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01906113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Graton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906113v1</w:t>
+                <w:t xml:space="preserve">hal-03441243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441243v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
@@ -5289,252 +5289,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551184v1</w:t>
+                <w:t xml:space="preserve">hal-01235663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235663v1</w:t>
+                <w:t xml:space="preserve">hal-00551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3DA0BFE"/>
+    <w:nsid w:val="854536FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>