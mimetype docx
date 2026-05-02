--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -665,321 +665,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
+                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cosentino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Dumons</w:t>
+                <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090268v1</w:t>
+                <w:t xml:space="preserve">hal-03185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lematre</w:t>
+                <w:t xml:space="preserve">M. Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Ul</w:t>
+                <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185639v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,376 +1163,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Opoku</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Oshman</w:t>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831015v1</w:t>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Boubenider</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1583,90 +1583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Growth of 1D and 2D ZnO Nanostructures on 4H-SiC Using Au Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1711,343 +1711,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235794v1</w:t>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+                <w:t xml:space="preserve">hal-01235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (10), pp.915-918. </w:t>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,64 +2240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (9), pp.1976-1982. </w:t>
@@ -2472,285 +2472,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
+                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584942v1</w:t>
+                <w:t xml:space="preserve">hal-01235433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lematre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235433v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
               </w:r>
@@ -3649,64 +3649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Models of Zinc Oxide Nanowires Based Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs (J2N 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,64 +3947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress cycle on a ZnO nanowire-based nanogenerator: a phenomenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of electro-mechanical energy conversion in ZnO nanowire-based nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,90 +4483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,152 +4585,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Graton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906113v1</w:t>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
               </w:r>
@@ -4818,226 +4823,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01906113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5092,64 +5092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for the simulation of microgenerators based on piezo-semiconducting nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,498 +5289,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ekeom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235663v1</w:t>
+                <w:t xml:space="preserve">hal-00572213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551184v1</w:t>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572213v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
@@ -5818,51 +5818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,239 +6019,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the temperature increase in ultrasonic transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Loyau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Courmayeur, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057066v1</w:t>
+                <w:t xml:space="preserve">hal-03343695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Modeling of the temperature increase in ultrasonic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.642-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343695v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="854536FB"/>
+    <w:nsid w:val="595726EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>