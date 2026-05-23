--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -665,321 +665,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
+                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lematre</w:t>
+                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Ul</w:t>
+                <w:t xml:space="preserve">S. Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185639v1</w:t>
+                <w:t xml:space="preserve">hal-03090268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scuderi</w:t>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumons</w:t>
+                <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090268v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,261 +1711,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+                <w:t xml:space="preserve">hal-01235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235794v1</w:t>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Models of Zinc Oxide Nanowires Based Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress cycle on a ZnO nanowire-based nanogenerator: a phenomenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,77 +4496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,157 +4585,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01906113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
               </w:r>
@@ -4823,152 +4818,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of a piezoelectric nanowire-based composite microgenerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Graton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Piezoresponse Force Microscopy (ISAF/PFM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906113v1</w:t>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,498 +5289,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572213v1</w:t>
+                <w:t xml:space="preserve">hal-00551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ekeom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551184v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235663v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
@@ -5818,51 +5818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,239 +6019,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the temperature increase in ultrasonic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.642-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343695v1</w:t>
+                <w:t xml:space="preserve">hal-04057066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the temperature increase in ultrasonic transducers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Courmayeur, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057066v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="595726EB"/>
+    <w:nsid w:val="64ACAB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-pascal-tran-huu-hue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4182-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148602592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02374636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>