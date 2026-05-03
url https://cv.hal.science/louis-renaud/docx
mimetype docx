--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -502,1274 +502,1274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurography for microfluidics on a reactive solid</w:t>
+                <w:t xml:space="preserve">Polarization mechanisms of dielectric materials at a binary liquid interface: impacts on electrowetting actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Neuville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">G. Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Luu</w:t>
+                <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Wetrhus Minde</w:t>
+                <w:t xml:space="preserve">M.-C. Audry-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espen Jettestuen</w:t>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6LC01253A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (44), pp.30139-30146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06052A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987679v1</w:t>
+                <w:t xml:space="preserve">hal-02087650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization mechanisms of dielectric materials at a binary liquid interface: impacts on electrowetting actuation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xurography for microfluidics on a reactive solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roux-Marchand</w:t>
+                <w:t xml:space="preserve">Amélie Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Audry-Deschamps</w:t>
+                <w:t xml:space="preserve">Thi Thuy Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Renaud</w:t>
+                <w:t xml:space="preserve">Mona Wetrhus Minde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kleimann</w:t>
+                <w:t xml:space="preserve">Espen Jettestuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (44), pp.30139-30146. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.293-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP06052A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6LC01253A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087650v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cantilevered porous electrodes into microfluidic co-laminar enzymatic biofuel cells: Toward higher enzyme loadings for enhanced performance</w:t>
+                <w:t xml:space="preserve">Toward the Rational Design of Galactosylated Glycoclusters That Target Pseudomonas aeruginosa Lectin A (LecA): Influence of Linker Arms That Lead to Low-Nanomolar Multivalent Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Desmaële</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Thuy Nguyen Boisse</w:t>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Carroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (33), pp.11785-11794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681522v1</w:t>
+                <w:t xml:space="preserve">hal-02116180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Rational Design of Galactosylated Glycoclusters That Target Pseudomonas aeruginosa Lectin A (LecA): Influence of Linker Arms That Lead to Low-Nanomolar Multivalent Ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel ethanol/oxygen microfluidic fuel cell with enzymes immobilized onto cantilevered porous electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dupin</w:t>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Noël</w:t>
+                <w:t xml:space="preserve">T Nguyen-Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Carroux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, pp.012016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116180v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ethanol/oxygen microfluidic fuel cell with enzymes immobilized onto cantilevered porous electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of cantilevered porous electrodes into microfluidic co-laminar enzymatic biofuel cells: Toward higher enzyme loadings for enhanced performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Desmaele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T Tingry</w:t>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987695v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic Biomolecule Preconcentration Using Xurography-Based Micro-Nano-Micro Fluidic Devices</w:t>
+                <w:t xml:space="preserve">An aptasensor for ochratoxin A based on grafting of polyethylene glycol on a boron-doped diamond microcell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xichen Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">Amani Chrouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audry</w:t>
+                <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kleimann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 488, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489393v1</w:t>
+                <w:t xml:space="preserve">hal-01229503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically addressable deposition of diazonium-functionalized antibodies on boron-doped diamond microcells for the detection of ochratoxin A</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazak Maaref</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.2444-2451. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ay02899f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230062v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Desmaele</w:t>
+                <w:t xml:space="preserve">Electrically addressable deposition of diazonium-functionalized antibodies on boron-doped diamond microcells for the detection of ochratoxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chrouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.2444-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ay02899f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489434v1</w:t>
+                <w:t xml:space="preserve">hal-01230062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9(4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01489308v1</w:t>
+                <w:t xml:space="preserve">hal-01489434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aptasensor for ochratoxin A based on grafting of polyethylene glycol on a boron-doped diamond microcell</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrokinetic Biomolecule Preconcentration Using Xurography-Based Micro-Nano-Micro Fluidic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maaref</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xichen Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87(17), pp.8695-8701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01229503v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALL-organic electrostrictive polymer composites with low driving electrical voltages for micro-fluidic pump applications</w:t>
               </w:r>
@@ -1889,77 +1889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wireless sensor powered by a flexible stack of meembraneless enzymatic biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 220, pp.583-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,64 +2005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized electrode arrangement and activation of bioelectrodes activity by carbon nanoparticles for efficient ethanol microfluidic biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Boron-Doped Diamond Film Microcells Micromachined with Femtosecond Laser: Application to the Determination of Water Framework Directive Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,350 +2413,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalytical System for Concentration by Microelectrodialysis and Electrodetection on Boron Doped Diamond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Da Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichot</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1773⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (8), pp.1286-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692477v1</w:t>
+                <w:t xml:space="preserve">hal-02108161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Renaud</w:t>
+                <w:t xml:space="preserve">Microanalytical System for Concentration by Microelectrodialysis and Electrodetection on Boron Doped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sistat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2305 - 2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108161v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membraneless microchannel glucose biofuel cell with improved electrical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,712 +2839,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical performance of a glucose/oxygen microfluidic biofuel cell</w:t>
+                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Renaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pichot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.04.066⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.1 -15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424646v1</w:t>
+                <w:t xml:space="preserve">hal-00448518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichot</w:t>
+                <w:t xml:space="preserve">Electrophoresis Poly(Dimethylsiloxane)/Glass Chips with Integrated Active Cooling for Quantification of Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.63-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448518v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoresis Poly(Dimethylsiloxane)/Glass Chips with Integrated Active Cooling for Quantification of Amino Acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Yassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Kleimann</w:t>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L. Deman</w:t>
+                <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.4144-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986179v1</w:t>
+                <w:t xml:space="preserve">hal-00631203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+                <w:t xml:space="preserve">Electrochemical performance of a glucose/oxygen microfluidic biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+                <w:t xml:space="preserve">F. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193 (2), pp.602 -606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.04.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00631203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new immunosensor for breast cancer cell detection using antibody-coated long alkylsilane self-assembled monolayers in a parallel plate flow chamber.</w:t>
               </w:r>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,90 +3797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Dispagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we get a better knowledge on dissolution processes in chalk by using microfluidic chips?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Minde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,290 +4892,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of biosensors using unicellular algae immobilization technique for aquatic environment control. An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perullini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Congresso Latino Americana Biotectologia Algal, CLABA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Viña de Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988018v1</w:t>
+                <w:t xml:space="preserve">hal-01368972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biosensors using unicellular algae immobilization technique for aquatic environment control. An overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Latino Americana Biotectologia Algal, CLABA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Viña de Mar, Chile</w:t>
+              <w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368972v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic enzymatic biofuel cells to generate electrical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,51 +5338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of different metals in wastewater using new microsensors based on diamond doped with boron (BDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellules électrochimiques en diamant dopé au bore (BDD) obtenues par usinage laser pour la détection de différents métaux lourds : Cd(II), Ni(II), Pb(II), Hg(II), U(VI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886776v1</w:t>
@@ -5735,77 +5735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An enzyme-based microfluidic biofuel cell to generate micropower from glucose and oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Neuville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wetrhus Minde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jettestuen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01253A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02087650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry-Deschamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06052A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen-Boisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tingry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sbartai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ay02899f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9S4WC3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sejnohova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3003598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D30HKZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Madrange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.04.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTJ4TWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Minde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ludvig Vinningland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00965696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejc&#237;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sejnohova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbartai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02087650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry-Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06052A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Neuville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wetrhus Minde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jettestuen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01253A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen-Boisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tingry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9S4WC3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ay02899f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sejnohova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3003598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D30HKZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1773" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Madrange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.04.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTJ4TWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Minde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ludvig Vinningland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00965696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejc&#237;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sejnohova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbartai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>