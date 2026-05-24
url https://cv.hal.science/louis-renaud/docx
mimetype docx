--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization mechanisms of dielectric materials at a binary liquid interface: impacts on electrowetting actuation</w:t>
+                <w:t xml:space="preserve">Xurography for microfluidics on a reactive solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonfante</w:t>
+                <w:t xml:space="preserve">Amélie Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roux-Marchand</w:t>
+                <w:t xml:space="preserve">Thi Thuy Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Audry-Deschamps</w:t>
+                <w:t xml:space="preserve">Mona Wetrhus Minde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Kleimann</w:t>
+                <w:t xml:space="preserve">Espen Jettestuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06052A⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6LC01253A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087650v1</w:t>
+                <w:t xml:space="preserve">hal-01987679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurography for microfluidics on a reactive solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization mechanisms of dielectric materials at a binary liquid interface: impacts on electrowetting actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Neuville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Luu</w:t>
+                <w:t xml:space="preserve">M.-C. Audry-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Wetrhus Minde</w:t>
+                <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espen Jettestuen</w:t>
+                <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.293-303. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (44), pp.30139-30146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6LC01253A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06052A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987679v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Rational Design of Galactosylated Glycoclusters That Target Pseudomonas aeruginosa Lectin A (LecA): Influence of Linker Arms That Lead to Low-Nanomolar Multivalent Ligands</w:t>
               </w:r>
@@ -1153,623 +1153,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aptasensor for ochratoxin A based on grafting of polyethylene glycol on a boron-doped diamond microcell</w:t>
+                <w:t xml:space="preserve">Electrokinetic Biomolecule Preconcentration Using Xurography-Based Micro-Nano-Micro Fluidic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Chrouda</w:t>
+                <w:t xml:space="preserve">Xichen Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Sbartai</w:t>
+                <w:t xml:space="preserve">M. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87(17), pp.8695-8701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229503v1</w:t>
+                <w:t xml:space="preserve">hal-01489393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically addressable deposition of diazonium-functionalized antibodies on boron-doped diamond microcells for the detection of ochratoxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chrouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Selloum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrazak Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.2444-2451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ay02899f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489308v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically addressable deposition of diazonium-functionalized antibodies on boron-doped diamond microcells for the detection of ochratoxin A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bessueille</w:t>
+                <w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ay02899f⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9(4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230062v1</w:t>
+                <w:t xml:space="preserve">hal-01489434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489434v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic Biomolecule Preconcentration Using Xurography-Based Micro-Nano-Micro Fluidic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An aptasensor for ochratoxin A based on grafting of polyethylene glycol on a boron-doped diamond microcell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chrouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xichen Yuan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 488, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489393v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALL-organic electrostrictive polymer composites with low driving electrical voltages for micro-fluidic pump applications</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized electrode arrangement and activation of bioelectrodes activity by carbon nanoparticles for efficient ethanol microfluidic biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Boron-Doped Diamond Film Microcells Micromachined with Femtosecond Laser: Application to the Determination of Water Framework Directive Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,350 +2413,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microanalytical System for Concentration by Microelectrodialysis and Electrodetection on Boron Doped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Renaud</w:t>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sistat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2305 - 2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108161v1</w:t>
+                <w:t xml:space="preserve">hal-01692477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalytical System for Concentration by Microelectrodialysis and Electrodetection on Boron Doped Diamond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichot</w:t>
+                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (8), pp.1286-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membraneless microchannel glucose biofuel cell with improved electrical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,363 +2839,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
+                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448518v1</w:t>
+                <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
+                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vittori</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.1 -15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886779v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoresis Poly(Dimethylsiloxane)/Glass Chips with Integrated Active Cooling for Quantification of Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,64 +3263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,77 +3384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical performance of a glucose/oxygen microfluidic biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,260 +3670,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Dispagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020719v1</w:t>
+                <w:t xml:space="preserve">hal-02020946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020946v1</w:t>
+                <w:t xml:space="preserve">hal-02020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we get a better knowledge on dissolution processes in chalk by using microfluidic chips?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Minde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,247 +4892,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biosensors using unicellular algae immobilization technique for aquatic environment control. An overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Latino Americana Biotectologia Algal, CLABA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Viña de Mar, Chile</w:t>
+              <w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368972v1</w:t>
+                <w:t xml:space="preserve">hal-01988018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of biosensors using unicellular algae immobilization technique for aquatic environment control. An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perullini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Congresso Latino Americana Biotectologia Algal, CLABA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Viña de Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988018v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic enzymatic biofuel cells to generate electrical energy</w:t>
               </w:r>
@@ -5338,51 +5338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of different metals in wastewater using new microsensors based on diamond doped with boron (BDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellules électrochimiques en diamant dopé au bore (BDD) obtenues par usinage laser pour la détection de différents métaux lourds : Cd(II), Ni(II), Pb(II), Hg(II), U(VI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,51 +5735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An enzyme-based microfluidic biofuel cell to generate micropower from glucose and oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02087650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry-Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06052A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Neuville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wetrhus Minde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jettestuen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01253A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen-Boisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tingry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9S4WC3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ay02899f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sejnohova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3003598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D30HKZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1773" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Madrange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.04.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTJ4TWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Minde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ludvig Vinningland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00965696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejc&#237;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sejnohova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbartai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Neuville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wetrhus Minde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jettestuen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01253A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02087650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry-Deschamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06052A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen-Boisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tingry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sbartai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ay02899f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9S4WC3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sejnohova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3003598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D30HKZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Madrange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.04.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTJ4TWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Minde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ludvig Vinningland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00965696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krejc&#237;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krejci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sejnohova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbartai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>