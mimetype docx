--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -1,1805 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1753 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louis-Stéphane IV Le Clercq </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louis-stephane-iv-le-clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">472162664553655002597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.za/citations?user=aFHkVVgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000502704324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAO-9057-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon intérêt pour une carrière en biologie s'est manifesté lorsque mon professeur de biologie au lycée m'a recommandé de participer à l'Olympiade scientifique Mittal ou j’ai classe dans le top 50 au niveau national. J'ai commencé mes études formelles avec un baccalauréat ès sciences (B.Sc.) de l'Université de Pretoria, après quoi j'ai complété un B.Sc. Honneurs dont j'ai obtenu mon diplôme avec distinction et reçu les couleurs honorifiques académiques. Mon superviseur principal était le professeur Duncan Cromarty pour un mini-projet sur la mesure de l'activation des facteurs de transcription et de la translocation nucléaire dans des cellules en culture de type macrophage. Cela a été suivi par une maîtrise ès sciences (M.Sc.) basée sur la recherche comme formation postuniversitaire complémentaire sous la supervision du Dr Sheila Bowyer et du professeur Sim Mayaphi, sur un projet axé sur l'amplification complète du génome et le séquençage de masse et parallèle de métapopulations virales dans les infections chroniques. Ce projet a été financé grâce à des subventions de la National Research Foundation (NRF) et du Poliomyelitis Research Fund (PRF). Au cours de ce diplôme, j'ai également suivi des cours supplémentaires en phylogénétique, bioinformatique et automatisation de laboratoire. Par suite de mon master, j'ai effectué un stage/stage d'un an par la DST-NRF au Jardin Zoologique National, SANBI. Cette période a permis une exposition significative à des domaines tels que la génétique de la conservation, la zoologie et la science animale, y compris un atelier sur la génétique des populations. J'ai récemment terminé une thèse en vue d'un doctorat diplôme en génétique à l'Université de l'État libre (UFS), sous la direction de mon directeur principal, le Dr Desire Dalton (Teesside), en collaboration avec le professeur Paul Grobler (UFS) et le professeur Antoinette Kotze (SANBI). Mon projet s'est concentré sur les horloges moléculaires, les modèles de migration aviaire et les horloges biologiques telles que la méthylation comme marqueurs d'âge pour la faune. Cette étude a été financée par des subventions du NRF et une subvention de base du SANBI. Je suis actuellement inscrit auprès du conseil sud-africain des professions scientifiques naturelles en tant que candidat scientifique en biologie moléculaire et je poursuis un stage postdoctoral au sein de l'unité de recherche en épigénétique et destin cellulaire du CNRS à Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic correlates between clock genes and phenology among populations of Diederik cuckoo, Chrysococcyx caprius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Phetla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T Osinubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.e70117. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation-based markers for the estimation of age in African cheetah, Acinonyx jubatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Lee Dalton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAReTT: A Python Package for the Automated Retrieval and Management of Divergence Time Data from the TimeTree Resource for Downstream Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Lee Dalton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91 (4), pp.502-513. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00239-023-10106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time trees and clock genes: a systematic review and comparative analysis of contemporary avian migration genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis‐Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo G Cecere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gianfranceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.1051-1080. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset generated in a systematic review and meta-analysis of biological clocks as age estimation markers in animal ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Lee Dalton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (109615), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological clocks as age estimation markers in animals: a systematic review and meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis‐Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Grobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Lee Dalton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCal: a Python package for author bias computation and scientometric plotting for reviews and meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.581-600. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-023-04880-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular age estimation based on promotor CpG methylation using Methylation Sensitive PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Lee Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kotzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Research Symposium of the National Zoological Gardens of South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pretoria, South Africa. ScienceOpen Posters, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14293/S2199-1006.1.SOR-.PPROAEF.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Genome Amplification and Quasispecies Reconstruction of the Hepatitis B Virus from Next Generation Sequencing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila M Bowyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim H Mayaphi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24117.04322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-host quasispecies reconstructions resemble inter-host variability of transmitted chronic hepatitis B virus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stéphane Le Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Bowyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simnikiwe Mayaphi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological clock measures: Assessing the association between the circadian and epigenetic clock as predictors of migration phenology and biological aging in wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis‐Stéphane Le Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics. University of the Free State, 2024. English. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04667231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of full genome hepatitis b virus sequences from an urban hospital cohort in Pretoria, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stephanus Le Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virology. University of Pretoria, 2014. English. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03334742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCal: Author Bias Computation and Scientometric Plotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis‐Stéphane Le Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d44dc134c187e1d0dc76f85b749ebc7dc46f27de;origin=https://hal.archives-ouvertes.fr/hal-04179544;visit=swh:1:snp:4974e3e7a43b0a1c8ff757321968c028753630ed;anchor=swh:1:rel:daad35b15eff1a7c42f5047b0851113ef13f22dc;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAReTT: Python Automated Retrieval of TimeTree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis‐Stéphane Le Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d1a89d4e517e74d8abb389e79e1dc782c9efda36;origin=https://hal.archives-ouvertes.fr/hal-04159611;visit=swh:1:snp:589f8dab0c43b5303ecb1ae6ca1e585765e45442;anchor=swh:1:rel:969183278a1d6585d6b2bbd8d3744b539f9482bc;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1860,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5050B6C9"/>
+    <w:nsid w:val="8ECA07BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2091,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-stephane-iv-le-clercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/472162664553655002597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502704324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-9057-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Phetla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T Osinubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kotz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Grobler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Lee Dalton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Bazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo G Cecere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paul Grobler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Lee Dalton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-023-10106-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Grobler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12992" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04880-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPROAEF.v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila M Bowyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim H Mayaphi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24117.04322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bowyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simnikiwe Mayaphi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03334742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephanus Le Clercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d44dc134c187e1d0dc76f85b749ebc7dc46f27de;origin=https://hal.archives-ouvertes.fr/hal-04179544;visit=swh:1:snp:4974e3e7a43b0a1c8ff757321968c028753630ed;anchor=swh:1:rel:daad35b15eff1a7c42f5047b0851113ef13f22dc;path=/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1a89d4e517e74d8abb389e79e1dc782c9efda36;origin=https://hal.archives-ouvertes.fr/hal-04159611;visit=swh:1:snp:589f8dab0c43b5303ecb1ae6ca1e585765e45442;anchor=swh:1:rel:969183278a1d6585d6b2bbd8d3744b539f9482bc;path=/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-stephane-iv-le-clercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/472162664553655002597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.za/citations?user=aFHkVVgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502704324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-9057-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Phetla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T Osinubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kotz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Grobler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Lee Dalton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Lee Dalton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-023-10106-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Bazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo G Cecere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paul Grobler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12943" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Grobler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109615" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12992" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04880-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis St&#233;phane Le Clercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPROAEF.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila M Bowyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim H Mayaphi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24117.04322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bowyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simnikiwe Mayaphi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03334742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephanus Le Clercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d44dc134c187e1d0dc76f85b749ebc7dc46f27de;origin=https://hal.archives-ouvertes.fr/hal-04179544;visit=swh:1:snp:4974e3e7a43b0a1c8ff757321968c028753630ed;anchor=swh:1:rel:daad35b15eff1a7c42f5047b0851113ef13f22dc;path=/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1a89d4e517e74d8abb389e79e1dc782c9efda36;origin=https://hal.archives-ouvertes.fr/hal-04159611;visit=swh:1:snp:589f8dab0c43b5303ecb1ae6ca1e585765e45442;anchor=swh:1:rel:969183278a1d6585d6b2bbd8d3744b539f9482bc;path=/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>