--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -126,1395 +126,1529 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity-driven selectivity in the photocatalytic oxidation of methane to carbon monoxide with liquid gallium-semiconductor composite</w:t>
+                <w:t xml:space="preserve">Exploiting the insulator–metal transition of VO2 in photocatalytic methane conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Nghe Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Skorynina</w:t>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Matthieu Kpessu Ahounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">Ernesto de la Torre Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
+                <w:t xml:space="preserve">Melissa Alzate Banguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.124834. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-026-02013-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793142v1</w:t>
+                <w:t xml:space="preserve">hal-05559160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of the selenium passivated GaP(111)B surface: Towards growth of large scale quasi-van der Waals 2D/3D heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electricity-driven selectivity in the photocatalytic oxidation of methane to carbon monoxide with liquid gallium-semiconductor composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Nghe Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Chapuis</w:t>
+                <w:t xml:space="preserve">Alina Skorynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Sthioul</w:t>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/pv8b-89gg⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.124834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165772v1</w:t>
+                <w:t xml:space="preserve">hal-04793142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of the selenium passivated GaP(111)B surface: Towards growth of large scale quasi-van der Waals 2D/3D heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Koussir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/pv8b-89gg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943202v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Gas-Phase TiO 2 Photocatalysis with Weak Electric Field Strengths of Volt/Centimeter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roland</w:t>
+                <w:t xml:space="preserve">Houda Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.14852-14863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c19031⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.10027-10037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774520v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs quantum dot chains grown by twofold selective area molecular beam epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Boosting Gas-Phase TiO 2 Photocatalysis with Weak Electric Field Strengths of Volt/Centimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Nghe Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rondeau-Body</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tilmant</w:t>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (39), pp.395302. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.14852-14863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad5f34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752938v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
+                <w:t xml:space="preserve">InGaAs quantum dot chains grown by twofold selective area molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Reda</w:t>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
+                <w:t xml:space="preserve">Claire Rondeau-Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Thomas</w:t>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Grec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+                <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (39), pp.395302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad5f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747504v1</w:t>
+                <w:t xml:space="preserve">hal-04752938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
+                <w:t xml:space="preserve">Sebastien Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608482v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance switching of azobenzene-based self-assembled monolayers on cobalt probed by UHV conductive-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Thomas</w:t>
+                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin van Dyck</w:t>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.6977-6990. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (28), pp.32608-32617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR00106J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186880v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance switching at the nanoscale of diarylethene derivative self-assembled monolayers on La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Conductance switching of azobenzene-based self-assembled monolayers on cobalt probed by UHV conductive-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mattana</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin van Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (15), pp.8268-8276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09928J⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.6977-6990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00106J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798245v1</w:t>
+                <w:t xml:space="preserve">hal-03186880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conductance switching at the nanoscale of diarylethene derivative self-assembled monolayers on La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.8268-8276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09928J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Probing Frontier Orbital Energies of {Co 9 (P 2 W 15 ) 3 } Polyoxometalate Clusters at Molecule–Metal and Molecule–Water Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya V. Izarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stuckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (41), pp.14501-14510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.7b07034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1524,2092 +1658,2092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom gated in-plane selective area grown InSb nanowires on GaAs(111)B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMBE 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial 2D HfSe2 Semiconductor/TaSe2 Metal van der Waals Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Koussir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Workshop on Molecular Beam Epitaxy (EuroMBE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation-Doped InSb Thin Film And Selective Area Grown In-Plane Nanowires on GaAs (111)B Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMBE2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light matter interaction enhancement through spatial confinement in the THz range: towards spectral analysis of single objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621253⟩</w:t>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741609v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Santos</w:t>
+                <w:t xml:space="preserve">Light matter interaction enhancement through spatial confinement in the THz range: towards spectral analysis of single objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. 1213406, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835305v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du s-SNOM dans le moyen infrarouge à l’imagerie d’un verre de chalcogénure photo-inscrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nascimento Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA, May 2021, San Jose (virtual), United States. pp.SW2K.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Towards broadband THz spectroscopy and analysis of subwavelength size biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Conference 11348 - Nano- and Quantum Sciences: Terahertz Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Strasbourg (Online event), France. 1134803, 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2554518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-SNOM imaging of a THz photonic mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR s-SNOM imaging of photo-induced refractive index variation in chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2/8874029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019: Troisième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-commutateurs optoélectroniques à base de molécules photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du réseau doctoral en micro-nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPSAN intégrant des commutateurs moléculaires optiquement stimulables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des systèmes Pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3619,599 +3753,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par microscopies à sondes locales de surfaces GaN gravées à l'argon pour la réalisation de diodes Schottky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Al Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sondes locales 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par les modes électriques et magnétiques de l'AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopie à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of metallic TaSe2 on GaP(111)B substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Koussir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation par MFM d'un réseau de nanoplots magnétiques pour la spintronique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Godey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de microscopie a sondes locales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Valpré, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-caractérisation par les modes électriques de l'AFM : du matériau au composant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24éme Forum des microscopies à sonde locale 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4221,114 +4355,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par microscopie à sonde locale des propriétés électriques de monocouches auto-assemblées de molécules photo-commutables sur substrats ferromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Lille, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LILUI086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02771798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4396,51 +4530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6EFD0E1"/>
+    <w:nsid w:val="5C49285B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7093-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Skorynina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondeau-Body" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad5f34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00106J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mattana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09928J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya V. Izarova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stuckart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Lan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sthioul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chernukha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koussir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554518" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02772383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lenfant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Godey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02771798v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LILUI086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7093-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Skorynina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124834" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondeau-Body" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad5f34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00106J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mattana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09928J" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Yi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya V. Izarova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stuckart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Lan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sthioul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chernukha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koussir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02772383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lenfant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Godey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02771798v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LILUI086" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>