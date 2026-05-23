--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -4530,51 +4530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C49285B"/>
+    <w:nsid w:val="16BC9526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>