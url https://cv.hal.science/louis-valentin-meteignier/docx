--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -958,313 +958,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
+                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.634-635. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996523v1</w:t>
+                <w:t xml:space="preserve">hal-04160171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
+                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.634-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916953v1</w:t>
+                <w:t xml:space="preserve">hal-03996523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
+                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Osbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160171v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanned but not burned: A negative feedback loop controls Citrus fruit coloration</w:t>
               </w:r>
@@ -1826,77 +1826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ellen O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.102200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,64 +2423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to insect horizontal gene transfer: empowering whiteflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (8), pp.688-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,291 +2642,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translatome analysis of an NB-LRR immune response identifies important contributors to plant immunity in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo computational identification of stress-related sequence motifs and microRNA target sites in untranslated regions of a plant translatome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Munusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgen Zolotarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teura Barff</w:t>
+                <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominick Matteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martina V Strömvik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (9), pp.2333-2344. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160286v1</w:t>
+                <w:t xml:space="preserve">hal-04160192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo computational identification of stress-related sequence motifs and microRNA target sites in untranslated regions of a plant translatome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translatome analysis of an NB-LRR immune response identifies important contributors to plant immunity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabhakaran Munusamy</w:t>
+                <w:t xml:space="preserve">Mohamed El Oirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgen Zolotarov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+                <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Moffett</w:t>
+                <w:t xml:space="preserve">Teura Barff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina V Strömvik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominick Matteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.43861. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (9), pp.2333-2344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160192v1</w:t>
+                <w:t xml:space="preserve">hal-04160286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis TAF15b Localizes to RNA Processing Bodies and Contributes to snc1 -Mediated Autoimmunity</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,221 +4413,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967170v1</w:t>
+                <w:t xml:space="preserve">hal-04161061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161061v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t>
               </w:r>
@@ -5753,151 +5753,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-plant interactions: modalities, mechanisms, and evolution</w:t>
+                <w:t xml:space="preserve">Can plants select their neighbors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Pathogénie-Symbiose, Université Paris-Saclay, Orsay, France, France. 2024</w:t>
+              <w:t xml:space="preserve">École thématique. Summer school Ecological and Evolutionary Plant Breeding for Sustainability - Concepts of Darwinian Agriculture, L'institut Agro - Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281257v1</w:t>
+                <w:t xml:space="preserve">hal-05291290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plants select their neighbors ?</w:t>
+                <w:t xml:space="preserve">Plant-plant interactions: modalities, mechanisms, and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Summer school Ecological and Evolutionary Plant Breeding for Sustainability - Concepts of Darwinian Agriculture, L'institut Agro - Montpellier, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Pathogénie-Symbiose, Université Paris-Saclay, Orsay, France, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291290v1</w:t>
+                <w:t xml:space="preserve">hal-05281257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions: modalities, mechanisms, and evolution (updated)</w:t>
               </w:r>
@@ -6270,51 +6270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>