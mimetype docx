--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -517,256 +517,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t>
+                <w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622627v1</w:t>
+                <w:t xml:space="preserve">hal-04938848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t>
+                <w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04938848v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational regulation of replication stress responses</w:t>
               </w:r>
@@ -958,313 +958,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
+                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.634-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160171v1</w:t>
+                <w:t xml:space="preserve">hal-03996523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
+                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Osbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996523v1</w:t>
+                <w:t xml:space="preserve">hal-03916953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
+                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.22-30. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916953v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanned but not burned: A negative feedback loop controls Citrus fruit coloration</w:t>
               </w:r>
@@ -1582,239 +1582,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WRINKLE in the time of seed maturation: chromatin-level control of fatty acid biosynthesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac097⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001290119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161035v1</w:t>
+                <w:t xml:space="preserve">hal-03862125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A WRINKLE in the time of seed maturation: chromatin-level control of fatty acid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (27), </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.2112-2113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001290119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862125v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than a Catharanthus plant: A multicellular and pluri-organelle alkaloid-producing factory</w:t>
               </w:r>
@@ -1826,77 +1826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ellen O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.102200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,64 +2423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to insect horizontal gene transfer: empowering whiteflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (8), pp.688-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis mTERF‐repeat MDA1 protein plays a dual function in transcription and stabilization of specific chloroplast transcripts within the and operons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabea Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,291 +2642,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo computational identification of stress-related sequence motifs and microRNA target sites in untranslated regions of a plant translatome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translatome analysis of an NB-LRR immune response identifies important contributors to plant immunity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabhakaran Munusamy</w:t>
+                <w:t xml:space="preserve">Mohamed El Oirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgen Zolotarov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+                <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Moffett</w:t>
+                <w:t xml:space="preserve">Teura Barff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina V Strömvik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominick Matteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.43861. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (9), pp.2333-2344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160192v1</w:t>
+                <w:t xml:space="preserve">hal-04160286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translatome analysis of an NB-LRR immune response identifies important contributors to plant immunity in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo computational identification of stress-related sequence motifs and microRNA target sites in untranslated regions of a plant translatome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Munusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgen Zolotarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teura Barff</w:t>
+                <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominick Matteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martina V Strömvik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (9), pp.2333-2344. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160286v1</w:t>
+                <w:t xml:space="preserve">hal-04160192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis TAF15b Localizes to RNA Processing Bodies and Contributes to snc1 -Mediated Autoimmunity</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,263 +3576,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo stabilization of endogenous chloroplast RNAs by customized artificial pentatricopeptide repeat proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Manavski</w:t>
+                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading into euchromatic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Barkan</w:t>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041473v1</w:t>
+                <w:t xml:space="preserve">hal-03034770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading into euchromatic islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Dimnet</w:t>
+                <w:t xml:space="preserve">In vivo stabilization of endogenous chloroplast RNAs by customized artificial pentatricopeptide repeat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Manavski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034770v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Bénameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,96 +4413,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161061v1</w:t>
+                <w:t xml:space="preserve">hal-04594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
               </w:r>
@@ -4607,148 +4659,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594359v1</w:t>
+                <w:t xml:space="preserve">hal-04161061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidermome of a medicinal tree identifies a P450 enzyme involved in monoterpene indole alkaloid diversity</w:t>
               </w:r>
@@ -5518,64 +5518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6270,51 +6270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>