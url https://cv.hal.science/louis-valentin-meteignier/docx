--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -517,256 +517,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t>
+                <w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938848v1</w:t>
+                <w:t xml:space="preserve">hal-04622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t>
+                <w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04622627v1</w:t>
+                <w:t xml:space="preserve">hal-04938848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational regulation of replication stress responses</w:t>
               </w:r>
@@ -958,313 +958,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
+                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.634-635. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996523v1</w:t>
+                <w:t xml:space="preserve">hal-04160171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
+                <w:t xml:space="preserve">Exfiltration from the chloroplast: a shuttle protein shows the way to the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.634-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916953v1</w:t>
+                <w:t xml:space="preserve">hal-03996523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the archives: Somatic DNA demethylation, circadian rhythms LNKed to transcriptional machinery, and induction of Kranz anatomy in a submerged amphibious plant</w:t>
+                <w:t xml:space="preserve">Emerging mechanistic insights into the regulation of specialized metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Osbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.1161-1162. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160171v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanned but not burned: A negative feedback loop controls Citrus fruit coloration</w:t>
               </w:r>
@@ -1582,239 +1582,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A WRINKLE in the time of seed maturation: chromatin-level control of fatty acid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001290119⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.2112-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862125v1</w:t>
+                <w:t xml:space="preserve">hal-04161035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WRINKLE in the time of seed maturation: chromatin-level control of fatty acid biosynthesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (6), pp.2112-2113. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001290119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161035v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than a Catharanthus plant: A multicellular and pluri-organelle alkaloid-producing factory</w:t>
               </w:r>
@@ -1826,77 +1826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ellen O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.102200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,64 +2423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to insect horizontal gene transfer: empowering whiteflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (8), pp.688-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis mTERF‐repeat MDA1 protein plays a dual function in transcription and stabilization of specific chloroplast transcripts within the and operons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabea Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,263 +3576,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading into euchromatic islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Velay</w:t>
+                <w:t xml:space="preserve">In vivo stabilization of endogenous chloroplast RNAs by customized artificial pentatricopeptide repeat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Manavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Dimnet</w:t>
+                <w:t xml:space="preserve">Louis-Valentin Meteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034770v1</w:t>
+                <w:t xml:space="preserve">hal-03041473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo stabilization of endogenous chloroplast RNAs by customized artificial pentatricopeptide repeat proteins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topoisomerase VI participates in an insulator-like function that prevents H3K9me2 spreading into euchromatic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Barkan</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03041473v1</w:t>
+                <w:t xml:space="preserve">hal-03034770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Bénameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,342 +4413,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594359v1</w:t>
+                <w:t xml:space="preserve">hal-04967170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967170v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin regulation of and by gene islands in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161061v1</w:t>
+                <w:t xml:space="preserve">hal-04594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidermome of a medicinal tree identifies a P450 enzyme involved in monoterpene indole alkaloid diversity</w:t>
               </w:r>
@@ -5518,64 +5518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6270,51 +6270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osbourn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01288-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.888102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin Meteignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001290119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03622080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O'Connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041443v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Ghandour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Meurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Manavski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03219146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meierhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Oirdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teura Barff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Matteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Munusamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Zolotarov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V Str&#246;mvik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver X Dong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie B Plourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-15-0246-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Bhattacharjee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>