--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1525,96 +1525,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques du sport aux Seychelles et le reflet de la globalisation sportive (1976-2018)</w:t>
+                <w:t xml:space="preserve">Les Jeux des îles de l'Océan Indien : un miroir de la globalisation sportive (1979-2023) ? / Indian Ocean Island Games : A mirror of globalization in sport (1979-2023) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Le sport dans l'océan Indien au prisme des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Violette &amp; P. Patel (UMR Espace-Dev, Université de La Réunion), Jun 2025, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux - Symposium "Jeux Régionaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113937v1</w:t>
+                <w:t xml:space="preserve">hal-05413220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croche : l’invention contrariée d’une tradition réunionnaise ?</w:t>
               </w:r>
@@ -1676,96 +1676,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Jeux des îles de l'Océan Indien : un miroir de la globalisation sportive (1979-2023) ? / Indian Ocean Island Games : A mirror of globalization in sport (1979-2023) ?</w:t>
+                <w:t xml:space="preserve">Les politiques du sport aux Seychelles et le reflet de la globalisation sportive (1976-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux - Symposium "Jeux Régionaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le sport dans l'océan Indien au prisme des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Violette &amp; P. Patel (UMR Espace-Dev, Université de La Réunion), Jun 2025, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413220v1</w:t>
+                <w:t xml:space="preserve">hal-05113937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux géopolitiques des Jeux des îles de l’océan Indien (1978-2027) : compétitions sportives et revendications territoriales en Indianocéanie</w:t>
               </w:r>
@@ -2477,199 +2477,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
+                <w:t xml:space="preserve">Les défis olympiques de la luge : relations institutionnelles, représentativité internationale et standardisation des infrastructures (1964-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.268-288, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470853v1</w:t>
+                <w:t xml:space="preserve">hal-05470860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis olympiques de la luge : relations institutionnelles, représentativité internationale et standardisation des infrastructures (1964-2026)</w:t>
+                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.268-288, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470860v1</w:t>
+                <w:t xml:space="preserve">hal-05470853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les sports d'hiver au révélateur de l'Olympisme</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2025.2463985" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.153.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.cr10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558211004426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03560696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hascoet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02985201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2019.1620188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2017.1376627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaulieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ration Fran&#231;aise de Triathlon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04512982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2025.2463985" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.153.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.cr10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558211004426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03560696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hascoet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02985201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2019.1620188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2017.1376627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaulieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ration Fran&#231;aise de Triathlon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04512982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>