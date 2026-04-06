--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -598,252 +598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology and architecture: An ongoing hybridization of scientific knowledge and design practice by six architectural offices in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préalables au transfert des neurosciences de la réception vers la conception architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Vitalis</w:t>
+                <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.240-262. </w:t>
+              <w:t xml:space="preserve"> DNArchi. Design Numérique Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foar.2020.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48568/g5wa-1p28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052110v1</w:t>
+                <w:t xml:space="preserve">hal-04705313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préalables au transfert des neurosciences de la réception vers la conception architecturale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biology and architecture: An ongoing hybridization of scientific knowledge and design practice by six architectural offices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DNArchi. Design Numérique Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.240-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48568/g5wa-1p28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foar.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705313v1</w:t>
+                <w:t xml:space="preserve">hal-03052110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing biological sciences into architectural design: On conceptual confusions in the field of biomimetic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of architectural research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et sciences du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Architectures contemporaines, 9791037022950</w:t>
             </w:r>
           </w:p>
@@ -2150,51 +2150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie et architecture : des connaissances scientifiques à la rencontre de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luciano Aletta; Marina Khémis; Ronan Meulnotte; Ana Marianela Rochas-Porraz; Sylviane Saget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-concevoir en architecture : Formes de collaboration et hybridations de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de l’École nationale supérieure d’architecture de Versailles, pp.27-33, 2023, 978-2-9578793-1-1</w:t>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hochscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Roobaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,159 +3419,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Luigi Nervi, l'architecture biomimétique avant la lettre ?</w:t>
+                <w:t xml:space="preserve">De la conception architecturale biomimétique 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] MAP - Modèles et simulations pour l'Architecture et le Patrimoine. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 3495 MAP CNRS/MC. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359251v1</w:t>
+                <w:t xml:space="preserve">hal-03144851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception architecturale biomimétique 2</w:t>
+                <w:t xml:space="preserve">Pier Luigi Nervi, l'architecture biomimétique avant la lettre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 3495 MAP CNRS/MC. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] MAP - Modèles et simulations pour l'Architecture et le Patrimoine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144851v1</w:t>
+                <w:t xml:space="preserve">hal-03359251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception architecturale biomimétique</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4329F3D"/>
+    <w:nsid w:val="65E9693A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vitalis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-2879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v11i1.63953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2020.10.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/g5wa-1p28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2021.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/av05-wy61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/znkt-qj84" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/architecture-et-sciences-du-vivant-louis-vitalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Moosavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350125v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roobaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eberhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/jcx9-cn47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02454109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vitalis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-2879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v11i1.63953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/g5wa-1p28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2020.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2021.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/av05-wy61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/znkt-qj84" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/architecture-et-sciences-du-vivant-louis-vitalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Moosavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350125v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roobaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eberhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/jcx9-cn47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02454109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>