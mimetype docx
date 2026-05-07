--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -529,187 +529,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire, penser, franchir des failles</w:t>
+                <w:t xml:space="preserve">Préalables au transfert des neurosciences de la réception vers la conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> DNArchi. Design Numérique Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48568/g5wa-1p28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705315v1</w:t>
+                <w:t xml:space="preserve">hal-04705313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préalables au transfert des neurosciences de la réception vers la conception architecturale</w:t>
+                <w:t xml:space="preserve">Construire, penser, franchir des failles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DNArchi. Design Numérique Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48568/g5wa-1p28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705313v1</w:t>
+                <w:t xml:space="preserve">hal-04705315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and architecture: An ongoing hybridization of scientific knowledge and design practice by six architectural offices in France</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hochscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Roobaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,159 +3419,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception architecturale biomimétique 2</w:t>
+                <w:t xml:space="preserve">Pier Luigi Nervi, l'architecture biomimétique avant la lettre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 3495 MAP CNRS/MC. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] MAP - Modèles et simulations pour l'Architecture et le Patrimoine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144851v1</w:t>
+                <w:t xml:space="preserve">hal-03359251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Luigi Nervi, l'architecture biomimétique avant la lettre ?</w:t>
+                <w:t xml:space="preserve">De la conception architecturale biomimétique 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] MAP - Modèles et simulations pour l'Architecture et le Patrimoine. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 3495 MAP CNRS/MC. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359251v1</w:t>
+                <w:t xml:space="preserve">hal-03144851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception architecturale biomimétique</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E9693A"/>
+    <w:nsid w:val="E1A5D3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vitalis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-2879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v11i1.63953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/g5wa-1p28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2020.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2021.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/av05-wy61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/znkt-qj84" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/architecture-et-sciences-du-vivant-louis-vitalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Moosavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350125v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roobaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eberhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/jcx9-cn47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02454109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vitalis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-2879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v11i1.63953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/g5wa-1p28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2020.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2021.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/av05-wy61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/znkt-qj84" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/architecture-et-sciences-du-vivant-louis-vitalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Moosavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350125v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roobaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eberhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48568/jcx9-cn47" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02454109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>