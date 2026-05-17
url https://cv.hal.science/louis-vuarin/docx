--- v1 (2026-03-31)
+++ v2 (2026-05-17)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">47162842445773042313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5sNtzAIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -219,816 +240,816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Together Multiple and Diverse Forms of Resistance to Innovation: A Rhetorical Approach to the Anti-5G Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (2), pp.17-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.2025.8750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion, une discipline technique ou technicienne ? Apports de la philosophie de la Technique de Jacques Ellul aux sciences de gestion à l’heure des grands enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ntsonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipten Valibhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience organisationnelle face à l’intelligence artificielle : Examen critique du concept de human in the loop en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (1), pp.239-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing faced with the organizational challenge of AI explainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (112), pp.105-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.112.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’injonction à la transparence : un levier réglementaire à double tranchant pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle peut-elle être une innovation responsable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gomes Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 72, pp.103-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’explicabilité de l’IA et son application dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 240 (4), pp.179-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser l’émeute : la méthode « Black Bloc » expliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.28-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theranos : du sang à la une dans la Silicon Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1038,275 +1059,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explicabilité de l'IA, de la régulation à sa mise en pratique: un défi éthique et managérial pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIL-EHESS research day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNIL, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler l'écheveau épistémique des mouvements de résistances aux nouvelles technologies : le cas de l'opposition à la 5G,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème conférence de l'AIMS, AIMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the resistance to metastructural technologies: institutionalisation and hybridity mechanisms in the resistance to 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th EGOS Colloquium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1316,130 +1337,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOEING 737 MAX : chronique d'un crash organisationnel annoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Sitte de Longueval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vuarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CCMP. CCMP, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,102 +1470,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage entre la collecte des données et l’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaillard, H., Cloarec, J., Senn, J., Grandazzi, A.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de la thèse en management: Regards croisés de jeunes docteurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2023, 978-2-37687-489-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1554,205 +1575,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’explicabilité de l’intelligence artificielle, sont associés des enjeux organisationnels et politiques majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA : pourquoi il faut ouvrir la boîte noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1762,117 +1783,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (MG_0325_2) : « Soyez de ceux qui construisent l'avenir ! » : Le compagnonnage, une formation entre tradition et modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1882,114 +1903,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret comme processus organisant : une approche épistémique des organisations secrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vuarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA01E050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03288256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2057,51 +2078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="455919CF"/>
+    <w:nsid w:val="F7DF32A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2288,51 +2309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vuarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6450-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256471401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47162842445773042313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vuarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.8750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.112.0105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sitte de Longueval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05401133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03288256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-vuarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6450-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256471401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47162842445773042313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5sNtzAIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vuarin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.8750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.112.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sitte de Longueval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05401133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03288256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>