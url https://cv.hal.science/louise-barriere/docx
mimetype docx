--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Barrière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« If you feel like a lady... » : médiations féministes des musiques DIY dans une scène globalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04008526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cheng & Gregory Barz (2019), Queering the Field : Sounding Out Ethnomusicology, Oxford University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/cm.v106iSpring.6760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Festival Fandoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Finkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367549420973211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réapproprier la rue : Politique et représentations de la nuit urbaine dans les festivals punk-féministes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSICultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.139-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Hall Mirko M., Howes Seth, Shahan Cyrus M. (éds) (2016), Beyond No Future: Cultures of German Punk, Londres & New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15:2, pp.156-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in the World of Queer and Feminist Punk Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riffs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques queer_féministes dans la scène musicale DIY allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée des Jeunes chercheurs du GREAM « Les musiques actuelles : société, politique, histoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The German Ladyfest scene and its venues: A feminist understanding of self-managed leisure collective activities, and inter-generational activist solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk Scholars Network Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Walpurgisnacht aux festivals punk-féministes : Musique, militantisme et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IASPM Canada Conference: Legacies and Prospects: The Pasts and Futures of Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a German Sense of Queerness? Transatlantic reception of queer theories and queer music festivals in Post-Wende Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd German Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stonewall was a Riot&amp;quot; - Revendications et fiertés LGBTQ chez les groupes de Queercore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonewall at 50 and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement Queercore et ses festivals, un exemple d’interaction mainstream-underground ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réjouissances Révolutionnaires, fête et militantisme LGBTQ dans le monde (XIXe-XXI s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Very DIY Music&amp;quot; For Punk-Feminist People? Doing and listening to noise music in Ladyfest-inspired festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Punk Scholars Network Conference: "Anyone can do it" Noise, punk, and the ethics/politics of transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Newcastle-upon-Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier empowerment et émancipation : les festivals punk-féministes, de la musique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les scènes metal ? Pratiques numériques de médiations queer et féministes des musiques metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence biennale internationale de l’ISMMS (International Society for Metal Music Studies) : “Locating Heavy Metal Music and Culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique du Nord au Havre ? Trente ans de circulation des musiques punk, queer et féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude 1976-2016 La scène punk au Havre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser l’esthétique punk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Queeriser l’Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing european punk-feminist festivals as places of a queer subculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPOP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes en France et en Allemagne depuis 2003 – Stratégies de résistance féministe dans une subculture à domination masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critiques féministes des savoirs : créations, militantismes, recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-culture et contre-pouvoir : les festivals punk-féministes comme lieux de transgression des normes de genre et de sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs du Laboratoire LIS : "Corps et Pouvoir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subculture et militantisme intersectionnel - Le cas des festivals punk-féministes aux États-Unis et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser, Révéler. Intersectionnalité et transferts des savoirs : itinéraire d’un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk-feminist festivals in France and Germany : Observing the development of a subcultural and intersectional feminist knowledge, between theory and activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Feminist Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques queer et féministes dans la scène punk en Lorraine – Observation d’une sous-culture musicale et politique en territoire frontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk is not dead - Journée d'étude "La scène punk en Lorraine - 1976-2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIND, May 2018, Le Val d'Ajol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à la scène : une analyse des interactions entre festivals punk-féministes et mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Arts et Industries Culturelles du 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German punk feminist festivals’ gender politics and social space : between identity and anti-identity politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Keep it simple, Make it Fast!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, appropriations et invisibilisations : Trajectoire du concept d'intersectionnalité dans les mouvements punk-féministes américains et français (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre les voix des contre-publics queer-féministes des scènes DIY : Emplois vocaux et musicaux dans la scène Ladyfest allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face Camp des musiques extrêmes : Limp Wrist et la QueerRisation de l’esthétique punk hardcore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alle Sternchen mitgemeint” : Queer popular music festivals and the grassroots reception of queer theories in Post-Wende Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’art contemporain et l’intersectionnalité : enjeux, discours, appropriations (InterCAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Fetnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bruneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Barrière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« If you feel like a lady... » : médiations féministes des musiques DIY dans une scène globalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04008526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cheng & Gregory Barz (2019), Queering the Field : Sounding Out Ethnomusicology, Oxford University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/cm.v106iSpring.6760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réapproprier la rue : Politique et représentations de la nuit urbaine dans les festivals punk-féministes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSICultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.139-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Festival Fandoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Finkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367549420973211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Hall Mirko M., Howes Seth, Shahan Cyrus M. (éds) (2016), Beyond No Future: Cultures of German Punk, Londres & New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15:2, pp.156-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in the World of Queer and Feminist Punk Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riffs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The German Ladyfest scene and its venues: A feminist understanding of self-managed leisure collective activities, and inter-generational activist solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk Scholars Network Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques queer_féministes dans la scène musicale DIY allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée des Jeunes chercheurs du GREAM « Les musiques actuelles : société, politique, histoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser l’esthétique punk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Queeriser l’Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a German Sense of Queerness? Transatlantic reception of queer theories and queer music festivals in Post-Wende Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd German Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Walpurgisnacht aux festivals punk-féministes : Musique, militantisme et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IASPM Canada Conference: Legacies and Prospects: The Pasts and Futures of Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stonewall was a Riot&amp;quot; - Revendications et fiertés LGBTQ chez les groupes de Queercore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonewall at 50 and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Very DIY Music&amp;quot; For Punk-Feminist People? Doing and listening to noise music in Ladyfest-inspired festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Punk Scholars Network Conference: "Anyone can do it" Noise, punk, and the ethics/politics of transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Newcastle-upon-Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier empowerment et émancipation : les festivals punk-féministes, de la musique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement Queercore et ses festivals, un exemple d’interaction mainstream-underground ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réjouissances Révolutionnaires, fête et militantisme LGBTQ dans le monde (XIXe-XXI s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les scènes metal ? Pratiques numériques de médiations queer et féministes des musiques metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence biennale internationale de l’ISMMS (International Society for Metal Music Studies) : “Locating Heavy Metal Music and Culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique du Nord au Havre ? Trente ans de circulation des musiques punk, queer et féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude 1976-2016 La scène punk au Havre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German punk feminist festivals’ gender politics and social space : between identity and anti-identity politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Keep it simple, Make it Fast!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes en France et en Allemagne depuis 2003 – Stratégies de résistance féministe dans une subculture à domination masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critiques féministes des savoirs : créations, militantismes, recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-culture et contre-pouvoir : les festivals punk-féministes comme lieux de transgression des normes de genre et de sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs du Laboratoire LIS : "Corps et Pouvoir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing european punk-feminist festivals as places of a queer subculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPOP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subculture et militantisme intersectionnel - Le cas des festivals punk-féministes aux États-Unis et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser, Révéler. Intersectionnalité et transferts des savoirs : itinéraire d’un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk-feminist festivals in France and Germany : Observing the development of a subcultural and intersectional feminist knowledge, between theory and activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Feminist Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques queer et féministes dans la scène punk en Lorraine – Observation d’une sous-culture musicale et politique en territoire frontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk is not dead - Journée d'étude "La scène punk en Lorraine - 1976-2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIND, May 2018, Le Val d'Ajol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à la scène : une analyse des interactions entre festivals punk-féministes et mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Arts et Industries Culturelles du 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, appropriations et invisibilisations : Trajectoire du concept d'intersectionnalité dans les mouvements punk-féministes américains et français (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre les voix des contre-publics queer-féministes des scènes DIY : Emplois vocaux et musicaux dans la scène Ladyfest allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face Camp des musiques extrêmes : Limp Wrist et la QueerRisation de l’esthétique punk hardcore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alle Sternchen mitgemeint” : Queer popular music festivals and the grassroots reception of queer theories in Post-Wende Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’art contemporain et l’intersectionnalité : enjeux, discours, appropriations (InterCAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Fetnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bruneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04008526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v106iSpring.6760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Finkel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367549420973211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104956v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04008526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v106iSpring.6760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Finkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367549420973211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104956v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>