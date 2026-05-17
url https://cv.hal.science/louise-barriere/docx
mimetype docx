--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Barrière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« If you feel like a lady... » : médiations féministes des musiques DIY dans une scène globalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04008526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cheng & Gregory Barz (2019), Queering the Field : Sounding Out Ethnomusicology, Oxford University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/cm.v106iSpring.6760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réapproprier la rue : Politique et représentations de la nuit urbaine dans les festivals punk-féministes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSICultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.139-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Festival Fandoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Finkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367549420973211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Hall Mirko M., Howes Seth, Shahan Cyrus M. (éds) (2016), Beyond No Future: Cultures of German Punk, Londres & New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15:2, pp.156-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in the World of Queer and Feminist Punk Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riffs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The German Ladyfest scene and its venues: A feminist understanding of self-managed leisure collective activities, and inter-generational activist solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk Scholars Network Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques queer_féministes dans la scène musicale DIY allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée des Jeunes chercheurs du GREAM « Les musiques actuelles : société, politique, histoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser l’esthétique punk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Queeriser l’Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a German Sense of Queerness? Transatlantic reception of queer theories and queer music festivals in Post-Wende Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd German Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Walpurgisnacht aux festivals punk-féministes : Musique, militantisme et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IASPM Canada Conference: Legacies and Prospects: The Pasts and Futures of Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stonewall was a Riot&amp;quot; - Revendications et fiertés LGBTQ chez les groupes de Queercore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonewall at 50 and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Very DIY Music&amp;quot; For Punk-Feminist People? Doing and listening to noise music in Ladyfest-inspired festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Punk Scholars Network Conference: "Anyone can do it" Noise, punk, and the ethics/politics of transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Newcastle-upon-Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier empowerment et émancipation : les festivals punk-féministes, de la musique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement Queercore et ses festivals, un exemple d’interaction mainstream-underground ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réjouissances Révolutionnaires, fête et militantisme LGBTQ dans le monde (XIXe-XXI s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les scènes metal ? Pratiques numériques de médiations queer et féministes des musiques metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence biennale internationale de l’ISMMS (International Society for Metal Music Studies) : “Locating Heavy Metal Music and Culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique du Nord au Havre ? Trente ans de circulation des musiques punk, queer et féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude 1976-2016 La scène punk au Havre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German punk feminist festivals’ gender politics and social space : between identity and anti-identity politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Keep it simple, Make it Fast!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes en France et en Allemagne depuis 2003 – Stratégies de résistance féministe dans une subculture à domination masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critiques féministes des savoirs : créations, militantismes, recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-culture et contre-pouvoir : les festivals punk-féministes comme lieux de transgression des normes de genre et de sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs du Laboratoire LIS : "Corps et Pouvoir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing european punk-feminist festivals as places of a queer subculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPOP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subculture et militantisme intersectionnel - Le cas des festivals punk-féministes aux États-Unis et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser, Révéler. Intersectionnalité et transferts des savoirs : itinéraire d’un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk-feminist festivals in France and Germany : Observing the development of a subcultural and intersectional feminist knowledge, between theory and activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Feminist Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques queer et féministes dans la scène punk en Lorraine – Observation d’une sous-culture musicale et politique en territoire frontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk is not dead - Journée d'étude "La scène punk en Lorraine - 1976-2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIND, May 2018, Le Val d'Ajol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à la scène : une analyse des interactions entre festivals punk-féministes et mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Arts et Industries Culturelles du 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, appropriations et invisibilisations : Trajectoire du concept d'intersectionnalité dans les mouvements punk-féministes américains et français (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre les voix des contre-publics queer-féministes des scènes DIY : Emplois vocaux et musicaux dans la scène Ladyfest allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face Camp des musiques extrêmes : Limp Wrist et la QueerRisation de l’esthétique punk hardcore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alle Sternchen mitgemeint” : Queer popular music festivals and the grassroots reception of queer theories in Post-Wende Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’art contemporain et l’intersectionnalité : enjeux, discours, appropriations (InterCAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Fetnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bruneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Barrière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« If you feel like a lady... » : médiations féministes des musiques DIY dans une scène globalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04008526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cheng & Gregory Barz (2019), Queering the Field : Sounding Out Ethnomusicology, Oxford University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/cm.v106iSpring.6760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Festival Fandoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Finkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367549420973211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réapproprier la rue : Politique et représentations de la nuit urbaine dans les festivals punk-féministes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSICultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.139-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Hall Mirko M., Howes Seth, Shahan Cyrus M. (éds) (2016), Beyond No Future: Cultures of German Punk, Londres & New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15:2, pp.156-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in the World of Queer and Feminist Punk Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riffs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques queer_féministes dans la scène musicale DIY allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée des Jeunes chercheurs du GREAM « Les musiques actuelles : société, politique, histoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The German Ladyfest scene and its venues: A feminist understanding of self-managed leisure collective activities, and inter-generational activist solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk Scholars Network Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser l’esthétique punk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Queeriser l’Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a German Sense of Queerness? Transatlantic reception of queer theories and queer music festivals in Post-Wende Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd German Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Walpurgisnacht aux festivals punk-féministes : Musique, militantisme et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IASPM Canada Conference: Legacies and Prospects: The Pasts and Futures of Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stonewall was a Riot&amp;quot; - Revendications et fiertés LGBTQ chez les groupes de Queercore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonewall at 50 and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement Queercore et ses festivals, un exemple d’interaction mainstream-underground ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réjouissances Révolutionnaires, fête et militantisme LGBTQ dans le monde (XIXe-XXI s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Very DIY Music&amp;quot; For Punk-Feminist People? Doing and listening to noise music in Ladyfest-inspired festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Punk Scholars Network Conference: "Anyone can do it" Noise, punk, and the ethics/politics of transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Newcastle-upon-Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier empowerment et émancipation : les festivals punk-féministes, de la musique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les scènes metal ? Pratiques numériques de médiations queer et féministes des musiques metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence biennale internationale de l’ISMMS (International Society for Metal Music Studies) : “Locating Heavy Metal Music and Culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique du Nord au Havre ? Trente ans de circulation des musiques punk, queer et féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude 1976-2016 La scène punk au Havre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German punk feminist festivals’ gender politics and social space : between identity and anti-identity politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Keep it simple, Make it Fast!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing european punk-feminist festivals as places of a queer subculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPOP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes en France et en Allemagne depuis 2003 – Stratégies de résistance féministe dans une subculture à domination masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critiques féministes des savoirs : créations, militantismes, recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-culture et contre-pouvoir : les festivals punk-féministes comme lieux de transgression des normes de genre et de sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs du Laboratoire LIS : "Corps et Pouvoir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subculture et militantisme intersectionnel - Le cas des festivals punk-féministes aux États-Unis et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser, Révéler. Intersectionnalité et transferts des savoirs : itinéraire d’un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punk-feminist festivals in France and Germany : Observing the development of a subcultural and intersectional feminist knowledge, between theory and activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Feminist Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques queer et féministes dans la scène punk en Lorraine – Observation d’une sous-culture musicale et politique en territoire frontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punk is not dead - Journée d'étude "La scène punk en Lorraine - 1976-2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIND, May 2018, Le Val d'Ajol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à la scène : une analyse des interactions entre festivals punk-féministes et mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Arts et Industries Culturelles du 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals punk-féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, appropriations et invisibilisations : Trajectoire du concept d'intersectionnalité dans les mouvements punk-féministes américains et français (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre les voix des contre-publics queer-féministes des scènes DIY : Emplois vocaux et musicaux dans la scène Ladyfest allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face Camp des musiques extrêmes : Limp Wrist et la QueerRisation de l’esthétique punk hardcore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alle Sternchen mitgemeint” : Queer popular music festivals and the grassroots reception of queer theories in Post-Wende Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’art contemporain et l’intersectionnalité : enjeux, discours, appropriations (InterCAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Fetnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bruneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04008526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v106iSpring.6760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Finkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367549420973211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104956v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04008526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v106iSpring.6760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Finkel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367549420973211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104956v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>