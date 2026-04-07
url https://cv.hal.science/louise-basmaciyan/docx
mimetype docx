--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -157,7727 +157,7763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptosporidium, un pathogène HPE (Haut Potentiel Epidémique) : Retour sur les épidémies investiguées par le CNR des Cryptosporidioses, Microsporidies et Autres Protozooses digestives depuis 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favennec L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne sous-estimez pas les amoeboses !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le NGS nous aide dans la compréhension de l’´epidémiologie de Cryptosporidium sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque environnementale fongique au domicile de patients atteints d’hémopathies malignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective evaluation of the AllplexTM assays for protozoa and helminths detection in stool samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queune J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béclère C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP-SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des champignons filamenteux par spectrométrie de masse MALDI TOF : influence de l’âge des colonies sur les résultats d’identification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Ac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host innate immune response to echinocandins-resistant Candida glabrata clinical isolates: impact on the management of candidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Trends in Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du dosage de la mannose Binding Lectin (MBL) comme marqueur prédictif de la survenue d’infection fongique invasive au cours d’aplasies chimio-induites chez les patients atteints de leucémie aiguë.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figaro Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafon I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chretien Ml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des Kits simplex VIASURE et multiplex VIASURE , FTD Stool parasites et G-DiaPara pour la détection de Cryptosporidium sp., Giardia intestinalis et Entamoeba histolytica dans des échantillons de selles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la performance des hémocultures BD BACTECTM mycosis IC/F, BD BACTECTM Plus Aerobic/F, BD BACTECTM Lytic/10 anaerobic/F et BD BACTECTM Peds Plus/F dans la détection des fongémies: étude rétrospective de 4 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magallon A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulard de Curraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Jc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tainturier R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnin A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mucormycose osseuse à Saksenaea vasiformis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréchal E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journées franco-maghrébines de Parasitologie-Mycologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du kit de PCR en temps réel MycoGENIE® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Jc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans releases a peptide from the Rbt1 protein to promote its invasion into the gut epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2573038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2573038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05441593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Optical Transmission Tomography for Direct Mycological Examination and Monitoring of Intracellular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Augey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Dighab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (11), pp.741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof10110741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.15404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-66154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of fungal exposure in the homes of patients with hematologic malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloise Bailly</w:t>
+                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101492⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324991v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
+                <w:t xml:space="preserve">Risk of fungal exposure in the homes of patients with hematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.101492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675541v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.101295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325016v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Bouzayene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwana Zaffaroullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859494v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708030v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152180v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631995v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.1093-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved regulator controls asexual sporulation in the fungal pathogen Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Hernández-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadri Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse van Wijlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Denega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.6224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-20010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Thomas</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jalil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlène Magnani</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967931v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ménégaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Julla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.107665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086278v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173356v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Barriers </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172078v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hydrolase with a pro-death activity from the protozoan parasite Leishmania major</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Casanova</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-019-0178-2⟩</w:t>
+              <w:t xml:space="preserve">Tissue Barriers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.1612661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173349v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A novel hydrolase with a pro-death activity from the protozoan parasite Leishmania major</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-019-0178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263752v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.e0007264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420604v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
+                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690455v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of the autophagic and apoptotic phenotypes in Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.404 - 417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15698/mic2018.09.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888419v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943639v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Valot</w:t>
+                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ramla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924526v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis: a case report in Burgundy France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (7), pp.499 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628316v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis: a case report in Burgundy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01961727v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991328v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667149v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel bis\N-[(pyrrolo[1,2-a]quinoxalin-4-yl)benzyl]-3-aminopropyl\amine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (1), pp.547-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756366.2016.1268608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e23 - e24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e34 - e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666577v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Casanova</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e23 - e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666227v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Time to Include CT “Reverse Halo Sign” and qPCR Targeting Mucorales in Serum to EORTC-MSG Criteria for the Diagnosis of Pulmonary Mucormycosis in Leukemia Patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorraine Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofw190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.16-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of different domains of the Leishmania major metacaspase in cell death and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sprissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (10), pp.e1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cddis.2015.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01433402v1</w:t>
-              </w:r>
-[...2022 lines deleted...]
-                <w:t xml:space="preserve">hal-05289016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7945,51 +7981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9573DC15"/>
+    <w:nsid w:val="B7148DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8176,51 +8212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DL53NJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNP24QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVGN3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>