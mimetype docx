--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -191,519 +191,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium, un pathogène HPE (Haut Potentiel Epidémique) : Retour sur les épidémies investiguées par le CNR des Cryptosporidioses, Microsporidies et Autres Protozooses digestives depuis 2018.</w:t>
+                <w:t xml:space="preserve">Ne sous-estimez pas les amoeboses !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa D</w:t>
+                <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favennec L</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288657v1</w:t>
+                <w:t xml:space="preserve">hal-05288660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne sous-estimez pas les amoeboses !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le NGS nous aide dans la compréhension de l’´epidémiologie de Cryptosporidium sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288660v1</w:t>
+                <w:t xml:space="preserve">hal-05288666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le NGS nous aide dans la compréhension de l’´epidémiologie de Cryptosporidium sp.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288666v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium, un pathogène HPE (Haut Potentiel Epidémique) : Retour sur les épidémies investiguées par le CNR des Cryptosporidioses, Microsporidies et Autres Protozooses digestives depuis 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
+                <w:t xml:space="preserve">Costa D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Favennec L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque environnementale fongique au domicile de patients atteints d’hémopathies malignes</w:t>
               </w:r>
@@ -827,90 +827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective evaluation of the AllplexTM assays for protozoa and helminths detection in stool samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queune J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béclère C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figaro Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafon I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chretien Ml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magallon A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulard de Curraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,652 +1558,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
+                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comte A</w:t>
+                <w:t xml:space="preserve">Tainturier R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buisson Jc</w:t>
+                <w:t xml:space="preserve">Bonnin A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289016v1</w:t>
+                <w:t xml:space="preserve">hal-05288998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
+                <w:t xml:space="preserve">Mucormycose osseuse à Saksenaea vasiformis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tainturier R</w:t>
+                <w:t xml:space="preserve">Barry F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnin A</w:t>
+                <w:t xml:space="preserve">Maréchal E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4ème journées franco-maghrébines de Parasitologie-Mycologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288998v1</w:t>
+                <w:t xml:space="preserve">hal-05288974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucormycose osseuse à Saksenaea vasiformis.</w:t>
+                <w:t xml:space="preserve">Evaluation du kit de PCR en temps réel MycoGENIE® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry F</w:t>
+                <w:t xml:space="preserve">Marty S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maréchal E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées franco-maghrébines de Parasitologie-Mycologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288974v1</w:t>
+                <w:t xml:space="preserve">hal-05289007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du kit de PCR en temps réel MycoGENIE® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose.</w:t>
+                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marty S</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comte A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamy A</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Buisson Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289007v1</w:t>
+                <w:t xml:space="preserve">hal-05288983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comte A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie.</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288983v1</w:t>
+                <w:t xml:space="preserve">hal-05289016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans releases a peptide from the Rbt1 protein to promote its invasion into the gut epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,563 +2751,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of fungal exposure in the homes of patients with hematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Joste</w:t>
+                <w:t xml:space="preserve">Adrien Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coppée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
+                <w:t xml:space="preserve">Eloise Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.101492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675541v1</w:t>
+                <w:t xml:space="preserve">hal-05324991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of fungal exposure in the homes of patients with hematologic malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guilloteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Bailly</w:t>
+                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), pp.101492. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324991v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Magallon</w:t>
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325016v1</w:t>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.101295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Bouzayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwana Zaffaroullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ciceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,563 +3689,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+                <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Claudel</w:t>
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152180v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Soulieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.1093-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+                <w:t xml:space="preserve">hal-03631995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (6), pp.1093-1101. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631995v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,1402 +4627,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Louise Ménégaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Julla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.107665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086278v1</w:t>
+                <w:t xml:space="preserve">hal-02967931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Julla</w:t>
+                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Magnani</w:t>
+                <w:t xml:space="preserve">Margot Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (7), pp.107665. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967931v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+                <w:t xml:space="preserve">hal-02173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
+                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Casanova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
+              <w:t xml:space="preserve">Tissue Barriers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.1612661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173356v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
+                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Barriers </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.e0007264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172078v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel hydrolase with a pro-death activity from the protozoan parasite Leishmania major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41420-019-0178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
+                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263752v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.71. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420604v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991328v1</w:t>
+                <w:t xml:space="preserve">hal-01690455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690455v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of the autophagic and apoptotic phenotypes in Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.404 - 417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15698/mic2018.09.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6071,1270 +6041,1300 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
+                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ramla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888419v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Blot</w:t>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mahy</w:t>
+                <w:t xml:space="preserve">F. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (7), pp.499 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943639v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Barry</w:t>
+                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis: a case report in Burgundy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dalle</w:t>
+                <w:t xml:space="preserve">Pierre Henry Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Basmaciyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Valot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (7), pp.499 - 500. </w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01924526v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis: a case report in Burgundy France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628316v1</w:t>
+                <w:t xml:space="preserve">hal-01961727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01961727v1</w:t>
+                <w:t xml:space="preserve">hal-01991328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel bis\N-[(pyrrolo[1,2-a]quinoxalin-4-yl)benzyl]-3-aminopropyl\amine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Gueddouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.547-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2016.1268608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666227v1</w:t>
+                <w:t xml:space="preserve">hal-01535439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel bis\N-[(pyrrolo[1,2-a]quinoxalin-4-yl)benzyl]-3-aminopropyl\amine derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
+                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2016.1268608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e34 - e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535439v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Tainturier</w:t>
+                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e34 - e35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e23 - e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01667149v1</w:t>
+                <w:t xml:space="preserve">hal-01666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01666577v1</w:t>
+                <w:t xml:space="preserve">hal-01666227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Time to Include CT “Reverse Halo Sign” and qPCR Targeting Mucorales in Serum to EORTC-MSG Criteria for the Diagnosis of Pulmonary Mucormycosis in Leukemia Patients ?</w:t>
               </w:r>
@@ -7454,51 +7454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of different domains of the Leishmania major metacaspase in cell death and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,103 +7766,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
@@ -7981,51 +7981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7148DFE"/>
+    <w:nsid w:val="29D8874B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8212,51 +8212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DL53NJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNP24QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVGN3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DL53NJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNP24QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVGN3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>