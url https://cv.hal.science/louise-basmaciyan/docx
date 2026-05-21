--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2181,51 +2181,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3019,295 +3019,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.101295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+                <w:t xml:space="preserve">hal-05325016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the relevance of use of the BD-BACTEC®MycosisIC/F, BD-BACTEC®PlusAerobic/F, BD-BACTEC®Lytic/10 anaerobic/F and BD-BACTEC®PedsPlus/F culture bottle system for fungemia detection: A 4-year retrospective study at the Dijon university hospital, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Magallon</w:t>
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.101295. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325016v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
               </w:r>
@@ -3421,4328 +3421,4462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing Applied to Cryptosporidium parvum and Cryptosporidium hominis Epidemiological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">Nadège Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11080938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859494v1</w:t>
+                <w:t xml:space="preserve">hal-05620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Jérôme Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Claudel</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152180v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631995v1</w:t>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.1093-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Abdo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537081v1</w:t>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964505v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved regulator controls asexual sporulation in the fungal pathogen Candida albicans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginia Basso</w:t>
+                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20010-9⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043320v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conserved regulator controls asexual sporulation in the fungal pathogen Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Hernández-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadri Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse van Wijlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ménégaut</w:t>
+                <w:t xml:space="preserve">Iryna Denega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlène Magnani</w:t>
+                <w:t xml:space="preserve">Virginia Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967931v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Interplay between Liver X Receptor and Hypoxia Inducible Factor 1a Potentiates Interleukin-1b Production in Human Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ménégaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Azas</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Julla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Casanova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlène Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.266. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.107665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173356v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
+                <w:t xml:space="preserve">A potential acetyltransferase involved in Leishmania major metacaspase-dependent cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Barriers </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3526-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172078v1</w:t>
+                <w:t xml:space="preserve">hal-02173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
+                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Casanova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tissue Barriers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.1612661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02263752v1</w:t>
+                <w:t xml:space="preserve">hal-02172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel hydrolase with a pro-death activity from the protozoan parasite Leishmania major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41420-019-0178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
+                <w:t xml:space="preserve">(De)glutamylation and cell death in Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.e0007264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420604v1</w:t>
+                <w:t xml:space="preserve">hal-02263752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell death in Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690455v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888419v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal analysis of the autophagic and apoptotic phenotypes in Leishmania parasites</w:t>
+                <w:t xml:space="preserve">Different apoptosis pathways in Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (9), pp.404 - 417. </w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15698/mic2018.09.646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41420-018-0092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888421v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal analysis of the autophagic and apoptotic phenotypes in Leishmania parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.404 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.09.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+                <w:t xml:space="preserve">hal-01888421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943639v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Case of Human Primary Vertebral Cystic Echinococcosis Due to Echinococcus Ortleppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ramla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maréchal</w:t>
+                <w:t xml:space="preserve">Mathieu Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Valot</w:t>
+                <w:t xml:space="preserve">Sophie Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm7110443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924526v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis: a case report in Burgundy France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal invasive otitis with skull base osteomyelitis caused by Saksenaea vasiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sautour</w:t>
+                <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Chretien</w:t>
+                <w:t xml:space="preserve">L. Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (7), pp.499 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01961727v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case of proven invasive pulmonary infection due to Trichoderma longibrachiatum in a neutropenic patient with acute leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991328v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel bis\N-[(pyrrolo[1,2-a]quinoxalin-4-yl)benzyl]-3-aminopropyl\amine derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.M. Gueddouda</w:t>
+                <w:t xml:space="preserve">Oestrus ovis external ophtalmomyiasis : a case report in Burgundy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.N. Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2016.1268608⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12886-018-1003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535439v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel bis\N-[(pyrrolo[1,2-a]quinoxalin-4-yl)benzyl]-3-aminopropyl\amine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Gueddouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Tainturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">R.N. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Valot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e34 - e35. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.547-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2016.1268608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01667149v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Marty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e23 - e24. </w:t>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e34 - e35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666577v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du kit de PCR en temps réel MycoGENIE ® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Casanova</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e23 - e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666227v1</w:t>
+                <w:t xml:space="preserve">hal-01666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Time to Include CT “Reverse Halo Sign” and qPCR Targeting Mucorales in Serum to EORTC-MSG Criteria for the Diagnosis of Pulmonary Mucormycosis in Leukemia Patients ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcein+/PI- as an early apoptotic feature in Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw190⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484030v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Cohen</w:t>
+                <w:t xml:space="preserve">Is It Time to Include CT “Reverse Halo Sign” and qPCR Targeting Mucorales in Serum to EORTC-MSG Criteria for the Diagnosis of Pulmonary Mucormycosis in Leukemia Patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Suzanne</w:t>
+                <w:t xml:space="preserve">Ingrid Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+                <w:t xml:space="preserve">Marie Lorraine Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460555v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication of different domains of the Leishmania major metacaspase in cell death and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sprissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (10), pp.e1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cddis.2015.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01433402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7752,51 +7886,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7855,65 +7989,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7981,51 +8115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29D8874B"/>
+    <w:nsid w:val="B3F03595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8212,51 +8346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DL53NJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNP24QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVGN3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-basmaciyan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-8022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05620370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080938" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hern&#225;ndez-Cervantes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse van Wijlick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Denega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Basso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20010-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3526-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0178-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02420604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019071" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-018-0092-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.09.646" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ramla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mahy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110443" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-018-1003-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924526v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basmaciyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcy068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chretien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lafon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.10.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DL53NJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Gueddouda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1268608" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tainturier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNP24QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.056" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVGN3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187756" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorraine Chretien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw190" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Gonzalez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sprissler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zalila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>