--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Baussard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise-baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2282-5586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234712074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fait-il que des individus confrontés à de mêmes évènements, une même maladie ou encore aux mêmes traitements, ne connaissent-ils pas les mêmes issues de santé ? (qualité de vie, détresse émotionnelle, bien-être subjectif).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Actuellement mes projets se déclinent de la manière suivante :1.	Mieux comprendre l’ajustement à une maladie chronique comme le cancer et plus précisément les déterminants de la fatigue associée au cancer ;2.	Réfléchir à des prises en charge adaptées et innovantes, tout en questionnant leur pertinence et acceptabilité. **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le premier point constitue la continuité de mes travaux de thèse dans lesquels nous avons identifié différentes trajectoires latentes d’évolution de la fatigue au cours des traitements et leurs déterminants psychosociaux (Baussard, 2018 ; Baussard et al., 2021) en s’inspirant du modèle transactionnel, intégratif et multifactoriel (Bruchon-Schweitzer & Boujut, 2014).Actuellement, la fatigue associée au cancer représente toujours un centre d’intérêt dans mes travaux. En effet, il semble important de :a)	Continuer à réfléchir aux outils d’évaluation de la fatigue, en insistant sur sa multidimensionalité.b)	Comprendre le fonctionnement de ce symptôme au travers d’une symptomatologie plus complexe : le groupe de symptômes psycho-neurologique (psychoneurological symptom cluster, PNSC). Cette problématique est étudiée grâce aux analyses en réseaux et par une collaboration internationale avec la Belgique (financement FNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le deuxième point quant à lui tente de proposer des interventions à destination des patients tout en s’inspirant des modèles en psychologie de la santé.a)	Premièrement, le projet COLOFIGHT (Grant INCa Séquelles 2021) propose aux patients suivis pour un cancer colorectal métastatique de suivre un programme visant la réduction de la fatigue associée au cancer. Ce programme a été construit sur la base des résultats de notre étude princeps, de sorte que chaque séance du programme se concentre sur un déterminant de la fatigue.b)	Le projet en collaboration avec la Belgique (financement FNRS) permettra de proposer une prise en charge du PNSC ancré sur le modèle du sens commun (d’autorégulation) de Leventhal et en comparant les TCC à l’hypnose.c)	Enfin, je développe un intérêt particulier dans la compréhension de l’acceptabilité des thérapies alternatives et complémentaires (p.ex. l’hypnose) ainsi que sur les représentations sociales attachées à ces techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés : santé, ajustement émotionnel, fatigue, trajectoires, coping, contrôle,  psychométrie, analyses en classes latentes, analyses en réseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.100590. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/52542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a psychoneurological symptom cluster in patients with breast or digestive cancer: a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Faymonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (51), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-023-11799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analyses Applied to the Dimensions of Cancer‐Related Fatigue in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhaudenhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.70268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Hypnosis, Demonstrating Its Use in Oncology Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/po.2023.043983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l’échelle Sentiments Sur l’École (SSE) auprès d’élèves de 6 à 11 ans : une traduction enrichie du Feelings about School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.919-931. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.13:953711. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hypnose pour prendre en charge la fatigue associée au cancer : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicklès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2020-0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of distinct trajectories of fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer: 6-month follow-up using Growth Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2021.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Zinzindohoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Monrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the daily fatigue cancer scale (DFCS): Single-item questions for clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage tabagique en cancérologie : que nous apprennent les patients? Perspectives pour l’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lasserre Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Morichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.20108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tpe/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huberlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : La place de l'hypnose en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les Sentiments à l'École du jeune élève (6-12 ans) : traduction, enrichisssement et validation du Feelings At School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue trajectories during a 6-months chemotherapy for metastatic colorectal cancer : a psychological explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées nationale sur la fatigue associée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTIFS Campus Santé Innovation, Jun 2019, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la fatigue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée onco-PO « Vaincre le Cancer », Perpignan, 17 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Vaincre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onco-PO, Nov 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OncoLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Grande-Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khemissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des trajectoires de fatigue chez des patients traités en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paul Valéry - Montpellier III, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MON30040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02074015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Baussard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise-baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2282-5586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234712074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fait-il que des individus confrontés à de mêmes évènements, une même maladie ou encore aux mêmes traitements, ne connaissent-ils pas les mêmes issues de santé ? (qualité de vie, détresse émotionnelle, bien-être subjectif).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Actuellement mes projets se déclinent de la manière suivante :1.	Mieux comprendre l’ajustement à une maladie chronique comme le cancer et plus précisément les déterminants de la fatigue associée au cancer ;2.	Réfléchir à des prises en charge adaptées et innovantes, tout en questionnant leur pertinence et acceptabilité. **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le premier point constitue la continuité de mes travaux de thèse dans lesquels nous avons identifié différentes trajectoires latentes d’évolution de la fatigue au cours des traitements et leurs déterminants psychosociaux (Baussard, 2018 ; Baussard et al., 2021) en s’inspirant du modèle transactionnel, intégratif et multifactoriel (Bruchon-Schweitzer & Boujut, 2014).Actuellement, la fatigue associée au cancer représente toujours un centre d’intérêt dans mes travaux. En effet, il semble important de :a)	Continuer à réfléchir aux outils d’évaluation de la fatigue, en insistant sur sa multidimensionalité.b)	Comprendre le fonctionnement de ce symptôme au travers d’une symptomatologie plus complexe : le groupe de symptômes psycho-neurologique (psychoneurological symptom cluster, PNSC). Cette problématique est étudiée grâce aux analyses en réseaux et par une collaboration internationale avec la Belgique (financement FNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le deuxième point quant à lui tente de proposer des interventions à destination des patients tout en s’inspirant des modèles en psychologie de la santé.a)	Premièrement, le projet COLOFIGHT (Grant INCa Séquelles 2021) propose aux patients suivis pour un cancer colorectal métastatique de suivre un programme visant la réduction de la fatigue associée au cancer. Ce programme a été construit sur la base des résultats de notre étude princeps, de sorte que chaque séance du programme se concentre sur un déterminant de la fatigue.b)	Le projet en collaboration avec la Belgique (financement FNRS) permettra de proposer une prise en charge du PNSC ancré sur le modèle du sens commun (d’autorégulation) de Leventhal et en comparant les TCC à l’hypnose.c)	Enfin, je développe un intérêt particulier dans la compréhension de l’acceptabilité des thérapies alternatives et complémentaires (p.ex. l’hypnose) ainsi que sur les représentations sociales attachées à ces techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés : santé, ajustement émotionnel, fatigue, trajectoires, coping, contrôle,  psychométrie, analyses en classes latentes, analyses en réseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.100590. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/52542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a psychoneurological symptom cluster in patients with breast or digestive cancer: a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Faymonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (51), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-023-11799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analyses Applied to the Dimensions of Cancer‐Related Fatigue in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhaudenhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.70268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Hypnosis, Demonstrating Its Use in Oncology Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/po.2023.043983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l’échelle Sentiments Sur l’École (SSE) auprès d’élèves de 6 à 11 ans : une traduction enrichie du Feelings about School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.919-931. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.13:953711. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hypnose pour prendre en charge la fatigue associée au cancer : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicklès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2020-0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of distinct trajectories of fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer: 6-month follow-up using Growth Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2021.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Zinzindohoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Monrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the daily fatigue cancer scale (DFCS): Single-item questions for clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage tabagique en cancérologie : que nous apprennent les patients? Perspectives pour l’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lasserre Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Morichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.20108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tpe/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huberlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : La place de l'hypnose en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les Sentiments à l'École du jeune élève (6-12 ans) : traduction, enrichisssement et validation du Feelings At School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue trajectories during a 6-months chemotherapy for metastatic colorectal cancer : a psychological explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées nationale sur la fatigue associée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTIFS Campus Santé Innovation, Jun 2019, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Vaincre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onco-PO, Nov 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la fatigue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée onco-PO « Vaincre le Cancer », Perpignan, 17 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OncoLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Grande-Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khemissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des trajectoires de fatigue chez des patients traités en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paul Valéry - Montpellier III, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MON30040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02074015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98609318"/>
+    <w:nsid w:val="3B908596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFDAEB72"/>
+    <w:nsid w:val="A267C052"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-baussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-5586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234712074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ernst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Faymonville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11799-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jerusalem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhaudenhuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Huteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lasserre Moutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Morichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2016015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D34449C2DB0324D479F355867F9A28E6AC8E15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MON30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-baussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-5586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234712074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ernst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Faymonville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11799-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jerusalem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhaudenhuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Huteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lasserre Moutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Morichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2016015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D34449C2DB0324D479F355867F9A28E6AC8E15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MON30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>