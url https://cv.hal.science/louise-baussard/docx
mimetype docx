--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Baussard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise-baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2282-5586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234712074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fait-il que des individus confrontés à de mêmes évènements, une même maladie ou encore aux mêmes traitements, ne connaissent-ils pas les mêmes issues de santé ? (qualité de vie, détresse émotionnelle, bien-être subjectif).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Actuellement mes projets se déclinent de la manière suivante :1.	Mieux comprendre l’ajustement à une maladie chronique comme le cancer et plus précisément les déterminants de la fatigue associée au cancer ;2.	Réfléchir à des prises en charge adaptées et innovantes, tout en questionnant leur pertinence et acceptabilité. **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le premier point constitue la continuité de mes travaux de thèse dans lesquels nous avons identifié différentes trajectoires latentes d’évolution de la fatigue au cours des traitements et leurs déterminants psychosociaux (Baussard, 2018 ; Baussard et al., 2021) en s’inspirant du modèle transactionnel, intégratif et multifactoriel (Bruchon-Schweitzer & Boujut, 2014).Actuellement, la fatigue associée au cancer représente toujours un centre d’intérêt dans mes travaux. En effet, il semble important de :a)	Continuer à réfléchir aux outils d’évaluation de la fatigue, en insistant sur sa multidimensionalité.b)	Comprendre le fonctionnement de ce symptôme au travers d’une symptomatologie plus complexe : le groupe de symptômes psycho-neurologique (psychoneurological symptom cluster, PNSC). Cette problématique est étudiée grâce aux analyses en réseaux et par une collaboration internationale avec la Belgique (financement FNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le deuxième point quant à lui tente de proposer des interventions à destination des patients tout en s’inspirant des modèles en psychologie de la santé.a)	Premièrement, le projet COLOFIGHT (Grant INCa Séquelles 2021) propose aux patients suivis pour un cancer colorectal métastatique de suivre un programme visant la réduction de la fatigue associée au cancer. Ce programme a été construit sur la base des résultats de notre étude princeps, de sorte que chaque séance du programme se concentre sur un déterminant de la fatigue.b)	Le projet en collaboration avec la Belgique (financement FNRS) permettra de proposer une prise en charge du PNSC ancré sur le modèle du sens commun (d’autorégulation) de Leventhal et en comparant les TCC à l’hypnose.c)	Enfin, je développe un intérêt particulier dans la compréhension de l’acceptabilité des thérapies alternatives et complémentaires (p.ex. l’hypnose) ainsi que sur les représentations sociales attachées à ces techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés : santé, ajustement émotionnel, fatigue, trajectoires, coping, contrôle,  psychométrie, analyses en classes latentes, analyses en réseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.100590. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/52542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a psychoneurological symptom cluster in patients with breast or digestive cancer: a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Faymonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (51), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-023-11799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analyses Applied to the Dimensions of Cancer‐Related Fatigue in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhaudenhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.70268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Hypnosis, Demonstrating Its Use in Oncology Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/po.2023.043983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l’échelle Sentiments Sur l’École (SSE) auprès d’élèves de 6 à 11 ans : une traduction enrichie du Feelings about School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.919-931. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.13:953711. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hypnose pour prendre en charge la fatigue associée au cancer : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicklès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2020-0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of distinct trajectories of fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer: 6-month follow-up using Growth Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2021.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Zinzindohoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Monrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the daily fatigue cancer scale (DFCS): Single-item questions for clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage tabagique en cancérologie : que nous apprennent les patients? Perspectives pour l’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lasserre Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Morichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.20108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tpe/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huberlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : La place de l'hypnose en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les Sentiments à l'École du jeune élève (6-12 ans) : traduction, enrichisssement et validation du Feelings At School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue trajectories during a 6-months chemotherapy for metastatic colorectal cancer : a psychological explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées nationale sur la fatigue associée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTIFS Campus Santé Innovation, Jun 2019, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Vaincre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onco-PO, Nov 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la fatigue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée onco-PO « Vaincre le Cancer », Perpignan, 17 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OncoLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Grande-Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khemissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des trajectoires de fatigue chez des patients traités en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paul Valéry - Montpellier III, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MON30040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02074015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Baussard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise-baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2282-5586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234712074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fait-il que des individus confrontés à de mêmes évènements, une même maladie ou encore aux mêmes traitements, ne connaissent-ils pas les mêmes issues de santé ? (qualité de vie, détresse émotionnelle, bien-être subjectif).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Actuellement mes projets se déclinent de la manière suivante :1.	Mieux comprendre l’ajustement à une maladie chronique comme le cancer et plus précisément les déterminants de la fatigue associée au cancer ;2.	Réfléchir à des prises en charge adaptées et innovantes, tout en questionnant leur pertinence et acceptabilité. **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le premier point constitue la continuité de mes travaux de thèse dans lesquels nous avons identifié différentes trajectoires latentes d’évolution de la fatigue au cours des traitements et leurs déterminants psychosociaux (Baussard, 2018 ; Baussard et al., 2021) en s’inspirant du modèle transactionnel, intégratif et multifactoriel (Bruchon-Schweitzer & Boujut, 2014).Actuellement, la fatigue associée au cancer représente toujours un centre d’intérêt dans mes travaux. En effet, il semble important de :a)	Continuer à réfléchir aux outils d’évaluation de la fatigue, en insistant sur sa multidimensionalité.b)	Comprendre le fonctionnement de ce symptôme au travers d’une symptomatologie plus complexe : le groupe de symptômes psycho-neurologique (psychoneurological symptom cluster, PNSC). Cette problématique est étudiée grâce aux analyses en réseaux et par une collaboration internationale avec la Belgique (financement FNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le deuxième point quant à lui tente de proposer des interventions à destination des patients tout en s’inspirant des modèles en psychologie de la santé.a)	Premièrement, le projet COLOFIGHT (Grant INCa Séquelles 2021) propose aux patients suivis pour un cancer colorectal métastatique de suivre un programme visant la réduction de la fatigue associée au cancer. Ce programme a été construit sur la base des résultats de notre étude princeps, de sorte que chaque séance du programme se concentre sur un déterminant de la fatigue.b)	Le projet en collaboration avec la Belgique (financement FNRS) permettra de proposer une prise en charge du PNSC ancré sur le modèle du sens commun (d’autorégulation) de Leventhal et en comparant les TCC à l’hypnose.c)	Enfin, je développe un intérêt particulier dans la compréhension de l’acceptabilité des thérapies alternatives et complémentaires (p.ex. l’hypnose) ainsi que sur les représentations sociales attachées à ces techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés : santé, ajustement émotionnel, fatigue, trajectoires, coping, contrôle,  psychométrie, analyses en classes latentes, analyses en réseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.100590. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/52542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a psychoneurological symptom cluster in patients with breast or digestive cancer: a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Faymonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (51), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-023-11799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analyses Applied to the Dimensions of Cancer‐Related Fatigue in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhaudenhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.70268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Hypnosis, Demonstrating Its Use in Oncology Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/po.2023.043983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.919-931. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l’échelle Sentiments Sur l’École (SSE) auprès d’élèves de 6 à 11 ans : une traduction enrichie du Feelings about School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.13:953711. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hypnose pour prendre en charge la fatigue associée au cancer : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicklès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2020-0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of distinct trajectories of fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer: 6-month follow-up using Growth Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2021.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Zinzindohoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Monrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the daily fatigue cancer scale (DFCS): Single-item questions for clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage tabagique en cancérologie : que nous apprennent les patients? Perspectives pour l’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lasserre Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Morichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.20108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tpe/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huberlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : La place de l'hypnose en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les Sentiments à l'École du jeune élève (6-12 ans) : traduction, enrichisssement et validation du Feelings At School (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue trajectories during a 6-months chemotherapy for metastatic colorectal cancer : a psychological explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées nationale sur la fatigue associée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTIFS Campus Santé Innovation, Jun 2019, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Vaincre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onco-PO, Nov 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la fatigue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée onco-PO « Vaincre le Cancer », Perpignan, 17 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAP, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OncoLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portales Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Grande-Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khemissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des trajectoires de fatigue chez des patients traités en chimiothérapie pour un cancer colorectal métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paul Valéry - Montpellier III, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MON30040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02074015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B908596"/>
+    <w:nsid w:val="E79FC571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A267C052"/>
+    <w:nsid w:val="A0430456"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-baussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-5586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234712074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ernst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Faymonville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11799-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jerusalem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhaudenhuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Huteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lasserre Moutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Morichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2016015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D34449C2DB0324D479F355867F9A28E6AC8E15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MON30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-baussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-5586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234712074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ernst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Faymonville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11799-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jerusalem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhaudenhuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Huteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lasserre Moutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Morichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2016015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D34449C2DB0324D479F355867F9A28E6AC8E15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02074015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MON30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>