--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2292-4143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8585aboAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,147 +188,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut immunity and the bacterial and eukaryotic microbiome of wild house mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hunter-Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Lukomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -317,1352 +338,1352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nocturnal light pollution impair immune function in a wild‐living amphibian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot‐fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Ramery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 40 (2), pp.311-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.70212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemolysis overestimates plasma oxidative stress biomarkers in free-ranging roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 298, pp.111750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2024.111750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life glucocorticoids accelerate lymphocyte count senescence in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas D Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 357, pp.114595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of immune and infection phenotypes in wild mice, Mus musculus domesticus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Lazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor M Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (15), pp.4242-4258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 252, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosenescence patterns differ between populations but not between sexes in a long-lived mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-13686-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent associations between telomere length and environmental conditions in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael V Wilbourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christina Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (9), pp.20170434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1672,982 +1693,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la pollution lumineuse sur l’immunité d’un vertébré nocturne, le crapaud commun.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Ramery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Artificial Light At Night on immunity in the common toad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 6ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. https://portal.sciencesconf.org/browse/conference/?confid=15149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la pollution lumineuse chez une espèce sentinelle des zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR RESHAPE 2ème Réunion Annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR RESHAPE, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune senescence in two populations of a wild mammal, the roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting ECOFECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does stress impair healthy aging? Relationship between stress and telomere length in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of the European Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Larissa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence, immune competence and telomere length in a wild mammal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Age and environmental life-conditions impact telomere dynamics in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Wilbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Froy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christina Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès d’EcoPhysiologie Animale (CEPA III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasboug, France. https://sfecologie.org/2017/09/25/3eme-congres-decophysiologie-animale-cepa-iii-novembre-2017-strasbourg/</w:t>
+              <w:t xml:space="preserve">International Conference on Understanding Diversity in Telomere Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882702v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunosenescence patterns in two populations of a long-lived mammal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Senescence, immune competence and telomere length in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe Immuno-écologie du Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REID, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès d’EcoPhysiologie Animale (CEPA III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasboug, France. https://sfecologie.org/2017/09/25/3eme-congres-decophysiologie-animale-cepa-iii-novembre-2017-strasbourg/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883554v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and environmental life-conditions impact telomere dynamics in a wild mammal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Immunosenescence patterns in two populations of a long-lived mammal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Understanding Diversity in Telomere Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du groupe Immuno-écologie du Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REID, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883518v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of immunosenescence differ between two contrasted populations of a long-lived mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Understanding Diversity on Telomere Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Edimbourg (Ecosse), United Kingdom. https://www.gla.ac.uk/schools/bohvm/about/news/newsfrom2016/headline_696570_en.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,1202 +2678,1202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Artificial Light At Night on immunity in the common toad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Liverpool, United Kingdom. https://www.britishecologicalsociety.org/content/bes-annual-meeting-2024/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Artificial Light At Night on immunity in the common toad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Société Française d’Écologie et Évolution 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. https://sfe2-2024.fr/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Artificial Light at Night on immunity in the common toad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the BES. Belfast (UK), 12-15 Décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Belfast, United Kingdom. In : Proceedings Annual Meeting of the BES. Belfast (UK), 12-15 Décembre 2023, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Artificial Light At Night on immunity in the common toad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. https://evolyon2023.sciencesconf.org/?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eukaryotic microbiome of wild house mice and their disease state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hunter-Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hunter-Barnett</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Lukomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Edimbourg (Ecosse), United Kingdom. https://www.britishecologicalsociety.org/events/bes-annual-meeting-2022/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetics and infection phenotypes in wild mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Lazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders Joint Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom. https://www.britishecologicalsociety.org/events/ecology-across-borders-2021/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of immunosenescence differ between two contrasted populations of a long-lived mammal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evodemo2018 : Evolutionary Demography Society 5th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France. https://evodemo2018.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in immune profile correlates with change in body condition in adult roe deer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosenescence patterns differ among populations of a long-lived mammal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle 2017 du LabEx ECOFECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. http://oldecofect.universite-lyon.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosenescence patterns differ among populations of a long-lived mammal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom. https://www.britishecologicalsociety.org/wp-content/uploads/2016/11/BES-Programme-2016-web.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3862,159 +3883,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-801238-3.11443-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4024,114 +4045,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-specific relationships between immunity and life-history traits in a wild mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecology, environment. Université de Lyon, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE1273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4199,51 +4220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="008A92E3"/>
+    <w:nsid w:val="0A72844B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-cheynel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-4143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hunter-Barnett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Lukomski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Law" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot&#8208;fromont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70212" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lazarou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M Riley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael V Wilbourn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christina Mcmanus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheynel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wilbourn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04657858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Riley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11443-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02073189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-cheynel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-4143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8585aboAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hunter-Barnett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Lukomski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Law" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot&#8208;fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114595" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lazarou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M Riley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael V Wilbourn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christina Mcmanus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wilbourn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04657858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Riley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11443-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02073189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>