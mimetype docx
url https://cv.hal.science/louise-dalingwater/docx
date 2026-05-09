--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -329,594 +329,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Transdisciplinary Research</w:t>
+                <w:t xml:space="preserve">Policies on marginalized migrant communities during Covid-19: migration management prioritized over population health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mangrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Strange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Zdravkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postdigital Science and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42438-022-00292-6⟩</w:t>
+              <w:t xml:space="preserve">Critical Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19460171.2022.2102046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866811v1</w:t>
+                <w:t xml:space="preserve">hal-03866788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manchester’s health deal: Is devolution truly beneficial for the region?</w:t>
+                <w:t xml:space="preserve">Challenges in Transdisciplinary Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postdigital Science and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42438-022-00292-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886335v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies on marginalized migrant communities during Covid-19: migration management prioritized over population health</w:t>
+                <w:t xml:space="preserve">Manchester’s health deal: Is devolution truly beneficial for the region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slobodan Zdravkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Policy Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19460171.2022.2102046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03866788v1</w:t>
+                <w:t xml:space="preserve">hal-03886335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential risks to the National Health Service (NHS) of a Post-Brexit US Trade Deal</w:t>
+                <w:t xml:space="preserve">Les enjeux des accords de libre-échange post-brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862850v1</w:t>
+                <w:t xml:space="preserve">hal-03866770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britain’s post Brexit trade deals: Taking back control or a threat to sovereignty?</w:t>
+                <w:t xml:space="preserve">Potential risks to the National Health Service (NHS) of a Post-Brexit US Trade Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/angles.4707⟩</w:t>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.13088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866801v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Healthcare and the Limits to a Canadian-Style Inclusive Trade Agenda</w:t>
+                <w:t xml:space="preserve">Britain’s post Brexit trade deals: Taking back control or a threat to sovereignty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.12536⟩</w:t>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.4707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866784v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux des accords de libre-échange post-brexit</w:t>
+                <w:t xml:space="preserve">Public Healthcare and the Limits to a Canadian-Style Inclusive Trade Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.12536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866770v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Health Deal for the North of England?</w:t>
               </w:r>
@@ -974,455 +974,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right to Reply: Using Patient Complaints and Testimonials to Improve Performance in the NHS</w:t>
+                <w:t xml:space="preserve">Wellbeing: Political Discourse and Policy in the Anglosphere. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iside Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Champroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfcb.4422⟩</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.6492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866795v1</w:t>
+                <w:t xml:space="preserve">hal-03844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Seventy Years On: Framing Health Policy in Britain</w:t>
+                <w:t xml:space="preserve">Right to Reply: Using Patient Complaints and Testimonials to Improve Performance in the NHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfcb.4128⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866794v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with an NHS speciality registrar</w:t>
+                <w:t xml:space="preserve">NHS staffing shortages and the Brexit effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfcb.4160⟩</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.3216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866810v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHS staffing shortages and the Brexit effect</w:t>
+                <w:t xml:space="preserve">Introduction: Seventy Years On: Framing Health Policy in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osb.3216⟩</w:t>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03866796v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing: Political Discourse and Policy in the Anglosphere. Introduction</w:t>
+                <w:t xml:space="preserve">Interview with an NHS speciality registrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Champroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, </w:t>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.6492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844047v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NHS at the Heart of the Election Campaign.</w:t>
               </w:r>
@@ -1871,225 +1871,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04961347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unequal Costs of Covid-19 on Well-being in Europe</w:t>
+                <w:t xml:space="preserve">Assessing the unequal wellbeing costs of Covid-19 in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Boullet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iside Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 2022, Human Well-Being Research and Policy Making, 978-3-031-14424-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867212v1</w:t>
+                <w:t xml:space="preserve">hal-03574854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the unequal wellbeing costs of Covid-19 in Europe</w:t>
+                <w:t xml:space="preserve">The Unequal Costs of Covid-19 on Well-being in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iside Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer, 2022, Human Well-Being Research and Policy Making, 978-3-031-14424-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14425-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574854v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NHS and Contemporary Health Challenges from a Multilevel Perspective</w:t>
               </w:r>
@@ -2131,186 +2131,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing Challenging the Anglo-Saxon Hegemony</w:t>
+                <w:t xml:space="preserve">Wellbeing: Challenging the Anglo-Saxon Hegemony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-87854-711-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827956v1</w:t>
+                <w:t xml:space="preserve">hal-03862781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing: Challenging the Anglo-Saxon Hegemony</w:t>
+                <w:t xml:space="preserve">Wellbeing Challenging the Anglo-Saxon Hegemony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03862781v1</w:t>
+                <w:t xml:space="preserve">hal-03827956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Mega-Free Trade Agreements: The Political and Economic Governance of New Cross-Regionalism</w:t>
               </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iside Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,282 +2572,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword: Tackling Inequalities After the Covid Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iside Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Dalingwater; Vanessa Boullet; Iside Costantini; Paul Gibbs. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Unequal Costs of Covid-19 on Well-being in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.203-206, 2022, Human Well-Being Research and Policy Making, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.1-18, 2022, Human well-being research and policy making, 978-3-031-14424-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14425-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14425-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866780v1</w:t>
+                <w:t xml:space="preserve">hal-03925382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afterword: Tackling Inequalities After the Covid Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Unequal Costs of Covid-19 on Well-being in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.1-18, 2022, Human well-being research and policy making, 978-3-031-14424-0. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.203-206, 2022, Human Well-Being Research and Policy Making, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14425-7_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14425-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925382v1</w:t>
+                <w:t xml:space="preserve">hal-03866780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Well-being of Marginalized Migrants in Europe During the Covid-19 Epidemic: Evidence from France, Sweden, and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dalingwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mangrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Strange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Zdravkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Unequal Costs of Covid-19 on Well-being in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.177-202, 2022, Human Well-Being Research and Policy Making, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3695,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Peru-Pirotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dalingwater" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Blas Winett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0129" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wells" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42438-022-00292-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mangrio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Zdravkovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2022.2102046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.4707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.12536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4128" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1VNKWSVD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03844047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iside Costantini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Champroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.6492" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V6ZD3KN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WQNXCT1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/20.500.12657/100335/1/9789048557196.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463720991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/wellbeing-challenging-anglo-saxon-hegemony#" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315200989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04146998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siles-Br&#252;gge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2021.1879762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Peru-Pirotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dalingwater" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Blas Winett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0129" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wells" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mangrio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Zdravkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2022.2102046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42438-022-00292-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.4707" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.12536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03844047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iside Costantini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Champroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.6492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4422" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1VNKWSVD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V6ZD3KN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WQNXCT1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/20.500.12657/100335/1/9789048557196.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463720991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/wellbeing-challenging-anglo-saxon-hegemony#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315200989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14425-7_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04146998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siles-Br&#252;gge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2021.1879762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>