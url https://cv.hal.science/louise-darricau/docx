--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Advance article pas encore paginé, </w:t>
+              <w:t xml:space="preserve">, 2026, Advance article pas encore paginé, pp.942-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5ja00337g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>