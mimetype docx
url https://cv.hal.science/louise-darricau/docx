--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1215,98 +1215,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Courtin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1453,51 +1453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>