--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -16,101 +16,107 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Louise Darricau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur chercheur : évaluation des risques en géosciences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,423 +240,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redistribution of uranium and co-occurring metals from mining-inherited deposits recorded in a wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Geng</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Péron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 708, pp.123332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574503v1</w:t>
+                <w:t xml:space="preserve">hal-05615386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529503v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uranium sorption to organic matter and long-term accumulation in a pristine alpine wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.322-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -660,176 +800,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, ONLINE (Prague), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing environmental radionuclides tracking: High-resolution isotopic analysis using NanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -838,218 +978,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry (EAG); Geochemical Society (GS), Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.28439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and mobility of stable chemical elements associated with uranium mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Mineralogical Association General Meeting (IMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03862888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1059,100 +1199,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et mobilité des éléments chimiques stables associés aux minéralisations uranifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Planète et Univers [physics]. Université Paris-Saclay, 2024. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">Géochimie. Université Paris-Saclay, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UPASJ001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,151 +1302,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et mobilité des éléments chimiques stables associés aux minéralisations uranifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1453,51 +1593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05615386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASJ001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>