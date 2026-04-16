--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1061,204 +1061,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acteur de la grande distribution, recomposition des circuits alimentaires et requalification des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Margetic</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; UGI (Union Géographique Internationale)-Agricultural Geography and Land Engineering", Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632183v1</w:t>
+                <w:t xml:space="preserve">hal-03632201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteur de la grande distribution, recomposition des circuits alimentaires et requalification des espaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouget</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité National Français de Géographie; UGI (Union Géographique Internationale)-Agricultural Geography and Land Engineering", Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632201v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E62253C0"/>
+    <w:nsid w:val="C71B696B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2297,51 +2297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-de-la-haye-saint-hilaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-9016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S37GMSNG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-de-la-haye-saint-hilaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-9016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S37GMSNG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>