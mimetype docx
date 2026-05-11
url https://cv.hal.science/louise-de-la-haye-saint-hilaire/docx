--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -707,178 +707,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances et transformations de la polyculture-élevage en zone intermédiaire Lorraine – Haute-Marne</w:t>
+                <w:t xml:space="preserve">No borders when driving agricultural economy! An analysis of cross-border grain flows in Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE. Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Belval (Luxembourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708737v1</w:t>
+                <w:t xml:space="preserve">hal-04702996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No borders when driving agricultural economy! An analysis of cross-border grain flows in Lorraine</w:t>
+                <w:t xml:space="preserve">Résistances et transformations de la polyculture-élevage en zone intermédiaire Lorraine – Haute-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Belval (Luxembourg), France</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE. Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702996v1</w:t>
+                <w:t xml:space="preserve">hal-04708737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food territorialisation by the means of cross-border cooperation: experiences from the Greater Region</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C71B696B"/>
+    <w:nsid w:val="A48A436D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2297,51 +2297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-de-la-haye-saint-hilaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-9016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S37GMSNG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-de-la-haye-saint-hilaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-9016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S37GMSNG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>