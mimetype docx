--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -273,51 +273,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] &amp;lt;i&amp;gt;Paroles d'élèves dans l'Europe moderne&amp;lt;/i&amp;gt;, Christine Bénévent, Emmanuelle Chapron, Cécile Boulaire et Xavier Bisaro (eds), Brepols, 2020</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Paroles d'élèves dans l'Europe moderne, Christine Bénévent, Emmanuelle Chapron, Cécile Boulaire et Xavier Bisaro (eds), Brepols, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Quarterly</w:t>
             </w:r>
             <w:r>
@@ -564,51 +564,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -865,532 +865,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rire de la vieille femme pour guérir les maux d'amour dans la poésie française de la Renaissance</w:t>
+                <w:t xml:space="preserve">Lutte contre la Fortune et reconnaissances empêchées dans la &amp;lt;i&amp;gt;Vita&amp;lt;/i&amp;gt; de Cellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gautier Amiel; Adeline Lionetto; Dimitri Mézière. </w:t>
+              <w:t xml:space="preserve">Anne Duprat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Remèdes à l'amour de l'Antiquité au XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature. Actes de la journée d’étude « Reconnaissance et hasard » réunis et édités par Louise Dehondt et Olivier Guerrier [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRC-ANR ALEA, pp.39-49, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vwh2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342268v1</w:t>
+                <w:t xml:space="preserve">hal-04542214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hé ! que ne sui-je puce !” Puces et démangeaisons du désir dans la poésie de la Renaissance</w:t>
+                <w:t xml:space="preserve">Rire de la vieille femme pour guérir les maux d'amour dans la poésie française de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvan Daniel; Alain Montandon; Jessica Wilker (éds.). </w:t>
+              <w:t xml:space="preserve">Gautier Amiel; Adeline Lionetto; Dimitri Mézière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques et poésie de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.37-54, 2023</w:t>
+              <w:t xml:space="preserve">Les Remèdes à l'amour de l'Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.263-279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342159v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermine</w:t>
+                <w:t xml:space="preserve">“Hé ! que ne sui-je puce !” Puces et démangeaisons du désir dans la poésie de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Montandon (dir.). </w:t>
+              <w:t xml:space="preserve">Yvan Daniel; Alain Montandon; Jessica Wilker (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire littéraire et culturel de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.731-746, 2023, Dictionnaires et références</w:t>
+              <w:t xml:space="preserve">Poétiques et poésie de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.37-54, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342758v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités genrées : anticipations et urgences dans la poésie amoureuse de la Renaissance, le cas du carpe diem</w:t>
+                <w:t xml:space="preserve">Vermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alicia Viaud; Justine Le Floc'h. </w:t>
+              <w:t xml:space="preserve">Alain Montandon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vices du temps. Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.187-202, 2023, Moralia</w:t>
+              <w:t xml:space="preserve">Dictionnaire littéraire et culturel de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.731-746, 2023, Dictionnaires et références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342168v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mol comme laine&amp;quot; mais viril ? Mollesse phallique et virilité dans la poésie satirique</w:t>
+                <w:t xml:space="preserve">Temporalités genrées : anticipations et urgences dans la poésie amoureuse de la Renaissance, le cas du carpe diem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Maira; Teodoro Patera; Freya Baur. </w:t>
+              <w:t xml:space="preserve">Alicia Viaud; Justine Le Floc'h. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mollesses de la Renaissance. Défaillances et assouplissement du masculin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 171, Droz, pp.215-233, 2021, Cahiers d'Humanisme et Renaissance</w:t>
+              <w:t xml:space="preserve">Les vices du temps. Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.187-202, 2023, Moralia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670809v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ores femme n’estant plus&amp;quot; ? Interactions entre âge et genre chez Ronsard et Baudelaire</w:t>
+                <w:t xml:space="preserve">Mol comme laine&amp;quot; mais viril ? Mollesse phallique et virilité dans la poésie satirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Françoise Berthu-Courtivron; Fabienne Pomel. </w:t>
+              <w:t xml:space="preserve">Daniel Maira; Teodoro Patera; Freya Baur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre en littérature : les reconfigurations Masculin/Féminin du Moyen-Âge à l’extrême contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-167, 2021</w:t>
+              <w:t xml:space="preserve">Mollesses de la Renaissance. Défaillances et assouplissement du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 171, Droz, pp.215-233, 2021, Cahiers d'Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670816v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ores femme n’estant plus&amp;quot; ? Interactions entre âge et genre chez Ronsard et Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Berthu-Courtivron; Fabienne Pomel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en littérature : les reconfigurations Masculin/Féminin du Moyen-Âge à l’extrême contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-167, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postiches et artifices : anatomies de la vieille femme fardée, une entreprise de décomposition poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Goeury; Thomas Hunkeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomie d'une anatomie. Nouvelles recherches sur le blason du corps féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 157, Droz, pp.653-670, 2018, Cahiers d'Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1400,240 +1482,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure. Jankélévitch, L'aventure ; Homère, L'Odyssée ; Conrad, Au coeur des ténèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Gutkin-Guinfolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2017, Clefs concours Français Philo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux mondes, nouveaux romans ? Actes du XLe congrès de la SFLGC [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque électronique de Littérature comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1643,51 +1725,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasard et reconnaissance en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1696,124 +1778,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Hautcoeur Pérez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'ANR ALEA, 82 p., 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/vwgy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1960,51 +2042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2024.293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buttay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Gutkin-Guinfolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2024.293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buttay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwh2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Gutkin-Guinfolleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>