--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -564,915 +564,1147 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1340-1610. Figures de la fortune dans la Renaissance européenne : entre hasard et Providence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes : écritures et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guerrier</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Anne Duprat. </w:t>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Viaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Hasard. Littérature, arts, sciences, philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cornucopia. Une anthologie de la littérature française de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.161-210, 2026, Texte courant</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064512v1</w:t>
+                <w:t xml:space="preserve">hal-05615699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t>
+                <w:t xml:space="preserve">Une apocalypse rationalisée ? Les fléaux dans les poèmes de la fin du monde au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pénélope Cartelet; Michele Carini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t>
+              <w:t xml:space="preserve">Retours à l’Apocalypse. Héritage et hypertextualité dans les mondes romans du Moyen-Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.79-106, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064492v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la Fortune et reconnaissances empêchées dans la &amp;lt;i&amp;gt;Vita&amp;lt;/i&amp;gt; de Cellini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1340-1610. Figures de la fortune dans la Renaissance européenne : entre hasard et Providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Duprat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature. Actes de la journée d’étude « Reconnaissance et hasard » réunis et édités par Louise Dehondt et Olivier Guerrier [en ligne]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vwh2⟩</w:t>
+              <w:t xml:space="preserve">Le Hasard. Littérature, arts, sciences, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.27-90, 2025, 978-2-2711-4455-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b4n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542214v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rire de la vieille femme pour guérir les maux d'amour dans la poésie française de la Renaissance</w:t>
+                <w:t xml:space="preserve">La vieille femme, le fromage et le diable. Puanteur et corruption dans la poésie satirique de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gautier Amiel; Adeline Lionetto; Dimitri Mézière. </w:t>
+              <w:t xml:space="preserve">Jérôme Hennebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Remèdes à l'amour de l'Antiquité au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.263-279, 2023</w:t>
+              <w:t xml:space="preserve">Sens et senteurs. L’olfaction dans la littérature et la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-128, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342268v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hé ! que ne sui-je puce !” Puces et démangeaisons du désir dans la poésie de la Renaissance</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Yvan Daniel; Alain Montandon; Jessica Wilker (éds.). </w:t>
+                <w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques et poésie de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.37-54, 2023</w:t>
+              <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342159v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermine</w:t>
+                <w:t xml:space="preserve">Lutte contre la Fortune et reconnaissances empêchées dans la Vita de Cellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Montandon (dir.). </w:t>
+              <w:t xml:space="preserve">Louise Dehondt; Olivier Guerrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire littéraire et culturel de l'insecte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature. Actes de la journée d’étude « Reconnaissance et hasard »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRC-ANR ALEA, pp.39-49, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vwh2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342758v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités genrées : anticipations et urgences dans la poésie amoureuse de la Renaissance, le cas du carpe diem</w:t>
+                <w:t xml:space="preserve">Rire de la vieille femme pour guérir les maux d'amour dans la poésie française de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alicia Viaud; Justine Le Floc'h. </w:t>
+              <w:t xml:space="preserve">Gautier Amiel; Adeline Lionetto; Dimitri Mézière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vices du temps. Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.187-202, 2023, Moralia</w:t>
+              <w:t xml:space="preserve">Les Remèdes à l'amour de l'Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.263-279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342168v1</w:t>
+                <w:t xml:space="preserve">hal-04342268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mol comme laine&amp;quot; mais viril ? Mollesse phallique et virilité dans la poésie satirique</w:t>
+                <w:t xml:space="preserve">“Hé ! que ne sui-je puce !” Puces et démangeaisons du désir dans la poésie de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Maira; Teodoro Patera; Freya Baur. </w:t>
+              <w:t xml:space="preserve">Yvan Daniel; Alain Montandon; Jessica Wilker (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mollesses de la Renaissance. Défaillances et assouplissement du masculin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 171, Droz, pp.215-233, 2021, Cahiers d'Humanisme et Renaissance</w:t>
+              <w:t xml:space="preserve">Poétiques et poésie de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.37-54, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670809v1</w:t>
+                <w:t xml:space="preserve">hal-04342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ores femme n’estant plus&amp;quot; ? Interactions entre âge et genre chez Ronsard et Baudelaire</w:t>
+                <w:t xml:space="preserve">Vermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Françoise Berthu-Courtivron; Fabienne Pomel. </w:t>
+              <w:t xml:space="preserve">Alain Montandon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre en littérature : les reconfigurations Masculin/Féminin du Moyen-Âge à l’extrême contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-167, 2021</w:t>
+              <w:t xml:space="preserve">Dictionnaire littéraire et culturel de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.731-746, 2023, Dictionnaires et références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670816v1</w:t>
+                <w:t xml:space="preserve">hal-04342758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporalités genrées : anticipations et urgences dans la poésie amoureuse de la Renaissance, le cas du carpe diem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Viaud; Justine Le Floc'h. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vices du temps. Précipitation, impatience et inquiétude aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.187-202, 2023, Moralia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mol comme laine&amp;quot; mais viril ? Mollesse phallique et virilité dans la poésie satirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Maira; Teodoro Patera; Freya Baur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mollesses de la Renaissance. Défaillances et assouplissement du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 171, Droz, pp.215-233, 2021, Cahiers d'Humanisme et Renaissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ores femme n’estant plus&amp;quot; ? Interactions entre âge et genre chez Ronsard et Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Berthu-Courtivron; Fabienne Pomel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en littérature : les reconfigurations Masculin/Féminin du Moyen-Âge à l’extrême contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-167, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postiches et artifices : anatomies de la vieille femme fardée, une entreprise de décomposition poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Goeury; Thomas Hunkeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomie d'une anatomie. Nouvelles recherches sur le blason du corps féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 157, Droz, pp.653-670, 2018, Cahiers d'Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1482,240 +1714,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure. Jankélévitch, L'aventure ; Homère, L'Odyssée ; Conrad, Au coeur des ténèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Gutkin-Guinfolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2017, Clefs concours Français Philo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux mondes, nouveaux romans ? Actes du XLe congrès de la SFLGC [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque électronique de Littérature comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1725,177 +1957,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasard et reconnaissance en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dehondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Hautcoeur Pérez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'ANR ALEA, 82 p., 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vwgy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2042,51 +2274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2024.293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buttay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwh2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Gutkin-Guinfolleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2024.293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buttay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwh2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Gutkin-Guinfolleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>