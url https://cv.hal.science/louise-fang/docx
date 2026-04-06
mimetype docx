--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1114,165 +1114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
+                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14</w:t>
+              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604191v1</w:t>
+                <w:t xml:space="preserve">hal-04604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
+                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604178v1</w:t>
+                <w:t xml:space="preserve">hal-04604191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Players, Cheats, and Games of Wit in Shakespeare’s Love’s Labour’s Lost</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1463A392"/>
+    <w:nsid w:val="A5ED0629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2689,51 +2689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>