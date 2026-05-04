--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1114,165 +1114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
+                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604178v1</w:t>
+                <w:t xml:space="preserve">hal-04604191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
+                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14</w:t>
+              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604191v1</w:t>
+                <w:t xml:space="preserve">hal-04604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Players, Cheats, and Games of Wit in Shakespeare’s Love’s Labour’s Lost</w:t>
               </w:r>
@@ -1680,429 +1680,498 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Musgrave v. Mounson (1623): exploring the shortcomings of early modern inquisitions of lunacy »</w:t>
+                <w:t xml:space="preserve">The Strange Case of ‘M’: framing the melancholy reader in Timothy Bright’s Treatise (1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Who cares? Psychiatry in the English-Speaking world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Birks, Claire Deligny, Laurence Dubois, Elisabeth Fauquert (Université Paris Nanterre) &amp; Laetitia Sansonetti (Université Sorbonne Nouvelle)., Feb 2025, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">‘Verse with wings of skill’: Reading the Practical in Early Modern Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chloe Fairbanks; Emily Naish, Apr 2026, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160095v1</w:t>
+                <w:t xml:space="preserve">hal-05595779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing Royal Patronage under James I in Samuel Rowley’s &amp;quot;When You See Me, You Know Me&amp;quot; (1604)</w:t>
+                <w:t xml:space="preserve">« Musgrave v. Mounson (1623): exploring the shortcomings of early modern inquisitions of lunacy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacobean theatre and the arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">"Who cares? Psychiatry in the English-Speaking world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Birks, Claire Deligny, Laurence Dubois, Elisabeth Fauquert (Université Paris Nanterre) &amp; Laetitia Sansonetti (Université Sorbonne Nouvelle)., Feb 2025, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310576v1</w:t>
+                <w:t xml:space="preserve">hal-05160095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hamlet et la maladie du jeu »</w:t>
+                <w:t xml:space="preserve">Reassessing Royal Patronage under James I in Samuel Rowley’s &amp;quot;When You See Me, You Know Me&amp;quot; (1604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Divertir, Éduquer et Corriger : Pratiques du jeu en Europe, du Moyen Âge à la première modernité (XIIe -XVIe s.) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandra Stazzone; Maxime Kamin, Oct 2024, Université Catholique de Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Jacobean theatre and the arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160099v1</w:t>
+                <w:t xml:space="preserve">hal-05310576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The king’s melancholy : madness and responsibility in Shakespeare’s Henry VI plays »</w:t>
+                <w:t xml:space="preserve">« Hamlet et la maladie du jeu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Shakespeare Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, seminar: « Shakespeare’s Historical Biographies » (Alison Findlay), Jun 2024, Leicester, De Montfort University, United Kingdom</w:t>
+              <w:t xml:space="preserve">« Divertir, Éduquer et Corriger : Pratiques du jeu en Europe, du Moyen Âge à la première modernité (XIIe -XVIe s.) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandra Stazzone; Maxime Kamin, Oct 2024, Université Catholique de Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160100v1</w:t>
+                <w:t xml:space="preserve">hal-05160099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “I do but read madness”: Feste et l’interprétation de la folie dans Twelfth Night de Shakespeare »</w:t>
+                <w:t xml:space="preserve">« The king’s melancholy : madness and responsibility in Shakespeare’s Henry VI plays »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faire le fou. L’art des bouffons dans l’Europe moderne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hector Ruiz Soto, Nov 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">British Shakespeare Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, seminar: « Shakespeare’s Historical Biographies » (Alison Findlay), Jun 2024, Leicester, De Montfort University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160097v1</w:t>
+                <w:t xml:space="preserve">hal-05160100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« “I do but read madness”: Feste et l’interprétation de la folie dans Twelfth Night de Shakespeare »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Faire le fou. L’art des bouffons dans l’Europe moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hector Ruiz Soto, Nov 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Praying or Playing by the Book: Unruly Rules of Devotion in Mary Evelyn’s manuscripts (1665-1685)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2111,51 +2180,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'The Rules of the Game in the Early Modern Period'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, GIS Sociabilités, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2165,51 +2234,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing, Gambling and Cheating in Early Modern England and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2225,51 +2294,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 2021, Playing, Gambling and Cheating in Early Modern England and France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03287610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2279,118 +2348,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes à jouer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2458,51 +2527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5ED0629"/>
+    <w:nsid w:val="43CA1CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2689,51 +2758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>