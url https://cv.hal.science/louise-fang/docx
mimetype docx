--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1114,165 +1114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
+                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14</w:t>
+              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604191v1</w:t>
+                <w:t xml:space="preserve">hal-04604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Ludic Commonplaces for the Early Modern Stage: the Dramatic Adaptation of the Card-Playing Motif in Thomas Heywood's A Woman Killed With Kindness</w:t>
+                <w:t xml:space="preserve">« Veronaville » : étude de cas dʼune référence shakespearienne dans un jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604178v1</w:t>
+                <w:t xml:space="preserve">hal-04604191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Players, Cheats, and Games of Wit in Shakespeare’s Love’s Labour’s Lost</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43CA1CCD"/>
+    <w:nsid w:val="F87BAE25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0610-5017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11498-7.p.0571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.11579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Jenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Emma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Delsinne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houldin Navarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labarbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>