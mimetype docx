--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -66,1973 +66,2098 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
-[...780 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking through a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.424-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-025-01624-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348414v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHON proteins are RAB-dependent mediators of the trans-Golgi network secretory pathway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae280⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811875v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking through a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TYPHON proteins are RAB-dependent mediators of the trans-Golgi network secretory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibek Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Martin Di Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-025-01624-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165357v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Genva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (3), pp.956-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The function of sphingolipids in membrane trafficking and cell signaling in plants, in comparison with yeast and animal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1869 (3), pp.159463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mlg1, a yeast acyltransferase located in ER membranes associated with mitochondria ( MAMs ), is involved in de novo synthesis and remodelling of phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Camougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (12), pp.2683-2702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.17068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349716v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop - PLant membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsingor, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analytical Strategy for the Simultaneous Detection and Semi-Quantification of Anionic Phospholipid Species in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Asian-Oceanian Symosium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry Biology Interface Day 2024” (CBID2024) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trfficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO workshop “Trafficking and Glycosylation at the Golgi Apparatus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sorrento (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Meeting of the European Network of Plant Endomembrane Research- ENPER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Research Network France Japan Frontiers in Plant Biology (IRN FJPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsaturated fatty acid enriched versus control mould-ripened soft cheeses: Research studies for health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 91 issue 6, 124 p., 2011, Dairy Science and Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,73 +2176,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society for Cell Biology (SBCF) - The Cell Biology of Plants and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised model of the ER/pre-Golgi interface: towards the identification of the intermediate compartment in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2176,73 +2301,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB centenary Conference 2023 in the “Exocytosis in plant cells” section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2301,113 +2426,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,176 +2551,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology - Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on “Glycolipid and Sphingolipid Biology, A Holistic Approach to Understanding Simple and Complex Sphingolipids”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2605,51 +2730,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis- Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2701,65 +2826,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2906,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Baral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Aryal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martin Di Fino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Baral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Aryal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martin Di Fino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae280" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>