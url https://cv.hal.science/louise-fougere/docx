--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -66,2010 +66,2010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop - PLant membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsingor, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analytical Strategy for the Simultaneous Detection and Semi-Quantification of Anionic Phospholipid Species in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Asian-Oceanian Symosium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry Biology Interface Day 2024” (CBID2024) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trfficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO workshop “Trafficking and Glycosylation at the Golgi Apparatus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sorrento (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Meeting of the European Network of Plant Endomembrane Research- ENPER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Research Network France Japan Frontiers in Plant Biology (IRN FJPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsaturated fatty acid enriched versus control mould-ripened soft cheeses: Research studies for health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 91 issue 6, 124 p., 2011, Dairy Science and Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking through a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-025-01624-x⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165357v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TYPHON proteins are RAB-dependent mediators of the trans-Golgi network secretory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibek Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Martin Di Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348414v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHON proteins are RAB-dependent mediators of the trans-Golgi network secretory pathway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking through a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciano Martin Di Fino</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae280⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.424-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-025-01624-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811875v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Genva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (3), pp.956-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The function of sphingolipids in membrane trafficking and cell signaling in plants, in comparison with yeast and animal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mlg1, a yeast acyltransferase located in ER membranes associated with mitochondria ( MAMs ), is involved in de novo synthesis and remodelling of phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Camougrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159463⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (12), pp.2683-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.17068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04622166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mlg1, a yeast acyltransferase located in ER membranes associated with mitochondria ( MAMs ), is involved in de novo synthesis and remodelling of phospholipids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The function of sphingolipids in membrane trafficking and cell signaling in plants, in comparison with yeast and animal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.17068⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1869 (3), pp.159463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04431763v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...829 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-01454320v1</w:t>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,90 +2587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Baral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Aryal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martin Di Fino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae280" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Baral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Aryal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martin Di Fino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159463" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>