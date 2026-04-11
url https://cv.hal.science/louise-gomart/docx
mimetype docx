--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1088,497 +1088,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From potters’ hands to settlement dynamics in the Early Neolithic site of Cuiry-lès-Chaudardes (Picardy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documenta Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.54 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4312/dp.44.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845446v1</w:t>
+                <w:t xml:space="preserve">hal-01910743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the technological chain: Neolithic potters in social networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiralled Patchwork in Pottery Manufacture and the Introduction of Farming to Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allon Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.1501-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2017.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909371v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiralled Patchwork in Pottery Manufacture and the Introduction of Farming to Southern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the technological chain: Neolithic potters in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Květina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Neumannová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02112493v1</w:t>
+                <w:t xml:space="preserve">hal-03909371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From potters’ hands to settlement dynamics in the Early Neolithic site of Cuiry-lès-Chaudardes (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Praehistorica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.209-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910743v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2022,168 +2022,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Early farmer interactions: rethinking “non-LBK” ceramic assemblages in the early Neolithic of central-western Europe through the reconstruction of Limburg pottery manufacture and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+                <w:t xml:space="preserve">Oliver Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+                <w:t xml:space="preserve">hal-05095571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2205,219 +2205,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Hossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early farmer interactions: rethinking “non-LBK” ceramic assemblages in the early Neolithic of central-western Europe through the reconstruction of Limburg pottery manufacture and uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Craig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095571v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Objets-signes » et interactions : repenser les assemblages céramiques « non-rubanés » dans le premier Néolithique d'Europe centre-occidentale au travers de la biographie des vases Limbourg</w:t>
               </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la biographie singulière des objets … à l’organisation des groupes humains, Séminaires archéologiques de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugénie Gauvrit Roux; Benjamin Gehres, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It takes a village”: An integrated approach to pottery production in the early Neolithic settlements of the Aisne Valley (Picardy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,1053 +3195,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Tomographic Images of Archaeological Pottery Sherds with Machine Learning Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le complexe de la Céramique Imprimée en Méditerranée centrale et nord-occidentale : une synthèse chronoculturelle (VII e et VI e millénaires AEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Dia</w:t>
+                <w:t xml:space="preserve">Sonja Kačar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Imaging Science - IS22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France. pp.27-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959461v1</w:t>
+                <w:t xml:space="preserve">hal-04162726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic imaging: two examples of medical and archaeological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIA-MIVA - 1st French-Italian workshop on the Mathematics of Imaging, Vision and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe de la Céramique Imprimée en Méditerranée centrale et nord-occidentale : une synthèse chronoculturelle (VII e et VI e millénaires AEC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France. pp.27-124</w:t>
+              <w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162726v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934336v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Exploring Tomographic Images of Archaeological Pottery Sherds with Machine Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Imaging Science - IS22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724088v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sorting of Archaeological Samples in D-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Kiel 2021 Session #276: Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/URSI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1801-1802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934416v1</w:t>
+                <w:t xml:space="preserve">hal-02885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Conference. Session #276 : Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
+              <w:t xml:space="preserve">EAA Kiel 2021 Session #276: Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934410v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of Archaeological Samples in D-band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+                <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/URSI 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1801-1802</w:t>
+              <w:t xml:space="preserve">EAA Conference. Session #276 : Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885790v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hough Transform and Image Processing: An Application to Neolithic Pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4277,1678 +4277,1678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D des fabriques et identification des techniques : nouvelles méthodes de segmentation et de reconnaissance de formes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+                <w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398835v1</w:t>
+                <w:t xml:space="preserve">hal-02398860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Impresso-cardial du nord-ouest et ses rapports avec la « zone-source » : une synthèse chrono-culturelle</w:t>
+                <w:t xml:space="preserve">The North-western Impressed Wares: a chrono-cultural overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397950v1</w:t>
+                <w:t xml:space="preserve">hal-02388399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398865v1</w:t>
+                <w:t xml:space="preserve">hal-03252965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398841v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Angeli</w:t>
+                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398860v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North-western Impressed Wares: a chrono-cultural overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388399v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discerner les imitations et les emprunts techniques au début du Néolithique en Europe du Nord-ouest ? Réflexions à partir des productions potières du Rubané à Rosmeer (Limbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Faux et usages de faux de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252965v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Impresso-cardial du nord-ouest et ses rapports avec la « zone-source » : une synthèse chrono-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Cassard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398850v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerner les imitations et les emprunts techniques au début du Néolithique en Europe du Nord-ouest ? Réflexions à partir des productions potières du Rubané à Rosmeer (Limbourg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+                <w:t xml:space="preserve">Modélisation 3D des fabriques et identification des techniques : nouvelles méthodes de segmentation et de reconnaissance de formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faux et usages de faux de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934349v1</w:t>
+                <w:t xml:space="preserve">hal-02398835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale: apports de la micro-tomographie à la restitution des traditions céramiques en contexte archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Panelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Cohen</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges "Applications de la tomographie par rayons X"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Tomo3D, CNRS-INEE, Muséum National d'Histoire Naturelle, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112471v1</w:t>
+                <w:t xml:space="preserve">hal-02112463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112463v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Panelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399503v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale: apports de la micro-tomographie à la restitution des traditions céramiques en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'échanges "Applications de la tomographie par rayons X"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Tomo3D, CNRS-INEE, Muséum National d'Histoire Naturelle, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112469v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Tomography - Imaging and Modelling Ancient Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6029,51 +6029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6109,346 +6109,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe</w:t>
+                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Praehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistoric Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michela Spataro; Martin Furholt, Nov 2017, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112461v1</w:t>
+                <w:t xml:space="preserve">hal-03934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
+                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michela Spataro; Martin Furholt, Nov 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Detecting and explaining technological innovation in Praehistoric Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934382v1</w:t>
+                <w:t xml:space="preserve">hal-02112461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6503,90 +6503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
@@ -6628,77 +6628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the earliest western spread of Mediterranean Impressed Wares : new dates and chronicles in the frame of the CIMO ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6734,277 +6734,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Mediterraneo Nord occidentale nel VI millennio BC: quali interazioni nel mondo a impressa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Angeli</w:t>
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Colombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LI Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t>
+              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967944v1</w:t>
+                <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il Mediterraneo Nord occidentale nel VI millennio BC: quali interazioni nel mondo a impressa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">LI Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02007450v1</w:t>
+                <w:t xml:space="preserve">hal-01967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Tomography. Imaging and Modelling Ancient Materials</w:t>
               </w:r>
@@ -7016,64 +7016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna-Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7107,184 +7107,309 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chaînes opératoires de production des céramiques anciennes revisitées : apports de l'apprentissage profond et des jumeaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches Computationnelles et Quantitatives en Archéologie 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse des céramiques par l'Imagerie 3D du complexe Impresso-Cardial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Rencontres du Consortium 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7294,143 +7419,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORT DES APPROCHES TECHNOLOGIQUES DE LA CÉRAMIQUE À L’ANTHROPOLOGIE ET À L’ARCHÉOLOGIE DES SOCIÉTÉS PRÉ ET PROTOHISTORIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7440,886 +7565,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908891v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+                <w:t xml:space="preserve">From macrotraces to micro-tomography: a multi-scale approach for detecting and characterizing the “Spiralled Patchwork Technology” in Northern Mediterranean Neolithic pottery assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Binder et C. Manen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2022, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910233v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From macrotraces to micro-tomography: a multi-scale approach for detecting and characterizing the “Spiralled Patchwork Technology” in Northern Mediterranean Neolithic pottery assemblages</w:t>
+                <w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Binder et C. Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, 2022, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908897v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Apport des approches technologiques de la céramique à l’anthropologie et à l’archéologie des sociétés pré et protohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Giligny, Ekaterina Dolbunova, Louise Gomart, Alexandre Livingstone Smith and Sophie Méry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution of ceramic technological approaches to the anthropology and archaeology of pre- and protohistoric societies = Apport des approches technologiques de la céramique à l'anthropologie et à l'archéologie des sociétés pré et protohistoriques : proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France), volume 12, session IV-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-3, 2021, UISPP proceedings series, 978-178969-710-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation or inheritance? Assessing the social mechanisms underlying ceramic technological change in early Neolithic pottery assemblages in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztián Oross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Spataro; Martin Furholt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la micro-tomographie. Un exemple : les premières productions céramiques de Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Beyries (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentation en archéologie de la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2020, 9782813003003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic production and village communities during the Early Neolithic in north-eastern France and Belgium. Issues regarding tempers and pot-forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Burnez-Lanotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières à Penser: Raw materials acquisition and processing in Early Neolithic pottery productions. Proceedings of the Workshop of Namur (Belgium) Actes de la table ronde de Namur (Belgique). 29 and 30 May 2015, (Séances de la Société préhistorique française, 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking into houses: analysis of LBK ceramic technological change on a household level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8328,252 +8453,252 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztián Oross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pánczél</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Burnez-Lanotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières à Penser: Raw materials acquisition and processing in Early Neolithic pottery productions. Proceedings of the Workshop of Namur (Belgium). 29 and 30 May 2015 (Séances de la Société préhistorique française, 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, 2017, 2-913745-2-913745-72-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les estèques en céramique des potiers néolithiques de l’habitat de Kovačevo (6200-5500 av. J.-C.), Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8606,65 +8731,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Maigrot; J. Vieugué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils de potiers néolithiques : traditions techniques et organisations des productions céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107 (4), Société Préhistorique française, pp.709-723, 2010, séance de la Société Préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8811,51 +8936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pyzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald St&#228;uble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lymperaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dzhanfezova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/75.2023.2.3222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w38" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Marton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kreiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s F&#252;zesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Gortva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Neumannov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grebska-Kulova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={AA6AD518-1BC0-489A-A24E-D79C025B3827}" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Oross" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949244v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;ncz&#233;l" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pyzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald St&#228;uble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lymperaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dzhanfezova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/75.2023.2.3222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w38" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Marton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kreiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s F&#252;zesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Gortva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Neumannov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grebska-Kulova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Wuillemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={AA6AD518-1BC0-489A-A24E-D79C025B3827}" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Oross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;ncz&#233;l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>