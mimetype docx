--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -72,7021 +72,6875 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery beyond typology. Deciphering prehistoric communities through the reconstruction of ceramic vessel biographies</w:t>
+                <w:t xml:space="preserve">The Contribution of the Anthropology of Techniques to the Study of the Western Linearbandkeramik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Pyzel</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanya Dzhanfezova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10814-026-09220-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545425v1</w:t>
+                <w:t xml:space="preserve">hal-05607814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pottery beyond typology. Deciphering prehistoric communities through the reconstruction of ceramic vessel biographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Pyzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Stäuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Marianna Lymperaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+                <w:t xml:space="preserve">Tanya Dzhanfezova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69, pp.105542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567661v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pots to potters: reconstructing group and individual variability in pottery production. A case study of the LBK site Cząstków Polski XII, Comm. Czosnów</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pyzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprawozdania Archeologiczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (2), pp.115-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23858/SA/75.2023.2.3222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection et traitement des matériaux argileux dans la production des poteries du Néolithique ancien de la vallée de la Bruche (Alsace, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12w38⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.31-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756775v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of lithic and ceramic technical know-how in the Early Neolithic of central-western Europe: Shedding Light on the Social Mechanisms underlying Cultural Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sélection et traitement des matériaux argileux dans la production des poteries du Néolithique ancien de la vallée de la Bruche (Alsace, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31219/osf.io/gqnht⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.63-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389595v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Traditions of Material Culture : Spatial and temporal patterns in pottery style, production and use during the second half of the 6th millennium cal BC in south-eastern Transdanubia and beyond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">András Füzesi</w:t>
+                <w:t xml:space="preserve">Transmission of lithic and ceramic technical know-how in the Early Neolithic of central-western Europe: Shedding Light on the Social Mechanisms underlying Cultural Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31219/osf.io/gqnht⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094386v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming Traditions of Material Culture : Spatial and temporal patterns in pottery style, production and use during the second half of the 6th millennium cal BC in south-eastern Transdanubia and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">András Füzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Gergely Gortva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189620v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373914v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Praehistorica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4312/dp.44.4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910743v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiralled Patchwork in Pottery Manufacture and the Introduction of Farming to Southern Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allon Weiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2017.187⟩</w:t>
+              <w:t xml:space="preserve">Documenta Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.54 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4312/dp.44.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112493v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the technological chain: Neolithic potters in social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spiralled Patchwork in Pottery Manufacture and the Introduction of Farming to Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allon Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.1501-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2017.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909371v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From potters’ hands to settlement dynamics in the Early Neolithic site of Cuiry-lès-Chaudardes (Picardy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69, pp.209-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond the technological chain: Neolithic potters in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Květina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Richard Thér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Ilett</w:t>
+                <w:t xml:space="preserve">Klára Neumannová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
+              <w:t xml:space="preserve">Archeologicke Rozhledy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246515v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques de fabrication des poteries néolithiques de l'Aisne du Rubané au Néolithique final : choix et traditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hommages à Mariannick Le Bolloch. Textes receuillis par F. Bostyn et L. Hachem, 3/4, pp.121-133</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802436v1</w:t>
+                <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Раннонеолитното селище при с. Илинденци, м. Масовец, община Струмяни</w:t>
+                <w:t xml:space="preserve">Les techniques de fabrication des poteries néolithiques de l'Aisne du Rubané au Néolithique final : choix et traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grebska-Kulova</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caroline Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arheologia Sofia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.25-43</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hommages à Mariannick Le Bolloch. Textes receuillis par F. Bostyn et L. Hachem, 3/4, pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313045v1</w:t>
+                <w:t xml:space="preserve">hal-01802436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Методика на изследване на големи керамични комплекси: сериация на неолитната керамика от Ковачево (България)</w:t>
+                <w:t xml:space="preserve">Раннонеолитното селище при с. Илинденци, м. Масовец, община Струмяни</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Grebska-Kulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arheologia Sofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.25-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Методика на изследване на големи керамични комплекси: сериация на неолитната керамика от Ковачево (България)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arheologia Sofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3-4, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early farmer interactions: rethinking “non-LBK” ceramic assemblages in the early Neolithic of central-western Europe through the reconstruction of Limburg pottery manufacture and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Branko Hossa</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Objets-signes » et interactions : repenser les assemblages céramiques « non-rubanés » dans le premier Néolithique d'Europe centre-occidentale au travers de la biographie des vases Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la biographie singulière des objets … à l’organisation des groupes humains, Séminaires archéologiques de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugénie Gauvrit Roux; Benjamin Gehres, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du Groupe de Contact FNRS "Préhistoire-Prehistorie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Contact FNRS "Préhistoire-Prehistorie", Dec 2024, Flémalle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potters and houses. From production cycles to settlement dynamics in the early Neolithic sites of the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA congress 2023 Belfast. Weaving Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It takes a village”: An integrated approach to pottery production in the early Neolithic settlements of the Aisne Valley (Picardy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe de la Céramique Imprimée en Méditerranée centrale et nord-occidentale : une synthèse chronoculturelle (VII e et VI e millénaires AEC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring Tomographic Images of Archaeological Pottery Sherds with Machine Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France. pp.27-124</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Imaging Science - IS22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162726v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic imaging: two examples of medical and archaeological applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le complexe de la Céramique Imprimée en Méditerranée centrale et nord-occidentale : une synthèse chronoculturelle (VII e et VI e millénaires AEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Leblond</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Kačar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIA-MIVA - 1st French-Italian workshop on the Mathematics of Imaging, Vision and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France. pp.27-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959834v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tomographic imaging: two examples of medical and archaeological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">MIA-MIVA - 1st French-Italian workshop on the Mathematics of Imaging, Vision and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934336v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724088v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Tomographic Images of Archaeological Pottery Sherds with Machine Learning Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Leblond</w:t>
+                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Imaging Science - IS22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959461v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of Archaeological Samples in D-band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/URSI 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1801-1802</w:t>
+              <w:t xml:space="preserve">EAA Kiel 2021 Session #276: Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885790v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Kiel 2021 Session #276: Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
+              <w:t xml:space="preserve">EAA Conference. Session #276 : Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934416v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+                <w:t xml:space="preserve">Sorting of Archaeological Samples in D-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Goemaere</w:t>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Conference. Session #276 : Crossed Approaches To Transitions In The Neolithic: Understanding Social Mechanisms Underlying Material Culture Transformation Using The Concept Of Chaîne Opératoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/URSI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1801-1802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934410v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hough Transform and Image Processing: An Application to Neolithic Pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS 2020 - SIAM Conference on Imaging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’Impresso-cardial du nord-ouest et ses rapports avec la « zone-source » : une synthèse chrono-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398860v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North-western Impressed Wares: a chrono-cultural overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modélisation 3D des fabriques et identification des techniques : nouvelles méthodes de segmentation et de reconnaissance de formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388399v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Drieu Léa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252965v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398841v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The North-western Impressed Wares: a chrono-cultural overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Cassard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398850v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerner les imitations et les emprunts techniques au début du Néolithique en Europe du Nord-ouest ? Réflexions à partir des productions potières du Rubané à Rosmeer (Limbourg)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faux et usages de faux de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934349v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Impresso-cardial du nord-ouest et ses rapports avec la « zone-source » : une synthèse chrono-culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roberto Maggi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397950v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D des fabriques et identification des techniques : nouvelles méthodes de segmentation et de reconnaissance de formes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discerner les imitations et les emprunts techniques au début du Néolithique en Europe du Nord-ouest ? Réflexions à partir des productions potières du Rubané à Rosmeer (Limbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Faux et usages de faux de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398835v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale: apports de la micro-tomographie à la restitution des traditions céramiques en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+                <w:t xml:space="preserve">Serge Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'échanges "Applications de la tomographie par rayons X"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Tomo3D, CNRS-INEE, Muséum National d'Histoire Naturelle, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112463v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Panelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399503v1</w:t>
+                <w:t xml:space="preserve">hal-02112463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale: apports de la micro-tomographie à la restitution des traditions céramiques en contexte archéologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Cohen</w:t>
+                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges "Applications de la tomographie par rayons X"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Tomo3D, CNRS-INEE, Muséum National d'Histoire Naturelle, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112471v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Tomography - Imaging and Modelling Ancient Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Programme structurant UCA-JEDI "Matière, Lumière, Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Villa Clythia de Fréjus, France, France</w:t>
+              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112470v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale Tomography - Imaging and Modelling Ancient Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du Programme structurant UCA-JEDI "Matière, Lumière, Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Villa Clythia de Fréjus, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistoric Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michela Spataro; Martin Furholt, Nov 2017, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Praehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112461v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling the earliest western spread of Mediterranean Impressed Wares : new dates and chronicles in the frame of the CIMO ANR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">23rd Neolithic seminar: From chronos to Chronologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112444v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Il Mediterraneo Nord occidentale nel VI millennio BC: quali interazioni nel mondo a impressa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">LI Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the earliest western spread of Mediterranean Impressed Wares : new dates and chronicles in the frame of the CIMO ANR project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Neolithic seminar: From chronos to Chronologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046405v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multiscale Tomography. Imaging and Modelling Ancient Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna-Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter school IHP The Mathematics of Imagining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRM - Centre International de Rencontres Mathématiques, Jan 2009, Marseille, France</w:t>
@@ -7186,64 +7040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Computationnelles et Quantitatives en Archéologie 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France. 2026</w:t>
@@ -7272,103 +7126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse des céramiques par l'Imagerie 3D du complexe Impresso-Cardial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Rencontres du Consortium 3D</w:t>
@@ -7433,77 +7287,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORT DES APPROCHES TECHNOLOGIQUES DE LA CÉRAMIQUE À L’ANTHROPOLOGIE ET À L’ARCHÉOLOGIE DES SOCIÉTÉS PRÉ ET PROTOHISTORIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,466 +7427,466 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Binder et C. Manen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910233v1</w:t>
+                <w:t xml:space="preserve">hal-03908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From macrotraces to micro-tomography: a multi-scale approach for detecting and characterizing the “Spiralled Patchwork Technology” in Northern Mediterranean Neolithic pottery assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, 2022, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908897v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From macrotraces to micro-tomography: a multi-scale approach for detecting and characterizing the “Spiralled Patchwork Technology” in Northern Mediterranean Neolithic pottery assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Binder et C. Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">, 18, 2022, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908891v1</w:t>
+                <w:t xml:space="preserve">hal-03908897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Apport des approches technologiques de la céramique à l’anthropologie et à l’archéologie des sociétés pré et protohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,90 +7954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation or inheritance? Assessing the social mechanisms underlying ceramic technological change in early Neolithic pottery assemblages in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztián Oross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8242,51 +8096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la micro-tomographie. Un exemple : les premières productions céramiques de Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Beyries (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentation en archéologie de la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2020, 9782813003003</w:t>
@@ -8315,77 +8169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic production and village communities during the Early Neolithic in north-eastern France and Belgium. Issues regarding tempers and pot-forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Burnez-Lanotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières à Penser: Raw materials acquisition and processing in Early Neolithic pottery productions. Proceedings of the Workshop of Namur (Belgium) Actes de la table ronde de Namur (Belgique). 29 and 30 May 2015, (Séances de la Société préhistorique française, 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, 2017</w:t>
@@ -8414,77 +8268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking into houses: analysis of LBK ceramic technological change on a household level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztián Oross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,90 +8393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8668,77 +8522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les estèques en céramique des potiers néolithiques de l’habitat de Kovačevo (6200-5500 av. J.-C.), Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Maigrot; J. Vieugué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils de potiers néolithiques : traditions techniques et organisations des productions céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107 (4), Société Préhistorique française, pp.709-723, 2010, séance de la Société Préhistorique française</w:t>
@@ -8936,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pyzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald St&#228;uble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lymperaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dzhanfezova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/75.2023.2.3222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w38" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Marton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kreiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s F&#252;zesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Gortva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Neumannov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grebska-Kulova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Wuillemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={AA6AD518-1BC0-489A-A24E-D79C025B3827}" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Oross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;ncz&#233;l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10814-026-09220-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pyzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald St&#228;uble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lymperaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dzhanfezova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/75.2023.2.3222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Marton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kreiter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s F&#252;zesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Gortva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Neumannov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grebska-Kulova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Wuillemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={AA6AD518-1BC0-489A-A24E-D79C025B3827}" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Oross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;ncz&#233;l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>