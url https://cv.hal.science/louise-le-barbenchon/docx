--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -402,278 +402,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401447v1</w:t>
+                <w:t xml:space="preserve">hal-04885134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Henry</w:t>
+                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bratislav Lukic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.11. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885134v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of porous alumina under quasi-static and dynamic loading</w:t>
               </w:r>
@@ -789,64 +789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the compressive behaviour of porous aluminas: from microstructural characterisation to fracture mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), pp.344-358. </w:t>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bio-sourced to bio-inspired cellular materials: A review on their mechanical behavior under dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.135487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.101782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1636,278 +1636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Absorption Capacity of Agglomerated Cork Under Severe Loading Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-021-00316-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53277, p. 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.53277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356149v1</w:t>
+                <w:t xml:space="preserve">hal-03855103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Absorption Capacity of Agglomerated Cork Under Severe Loading Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pedros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53277, p. 1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.53277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-021-00316-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855103v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed tubular lattice metamaterials for mechanically robust stents</w:t>
               </w:r>
@@ -2183,64 +2183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.103271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,64 +2291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.103271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,233 +2395,233 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale foam : 3D structure/compressive behaviour relationship of agglomerated cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5, pp.100219</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 5, pp.100219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405511v1</w:t>
+                <w:t xml:space="preserve">hal-03472052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale foam : 3D structure/compressive behaviour relationship of agglomerated cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5, pp.100219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 5, pp.100219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472052v1</w:t>
+                <w:t xml:space="preserve">hal-02405511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2633,252 +2633,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical response of Inconel TPMS under dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jabin Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzol Lamikiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYMAT TM (Dynamic Behaviour of Additively Manufactured Structures &amp; Materials ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg C. Ganzenmüller, Sep 2022, Freiburg, Germany. pp.111-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6094/UNIFR/228460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063154v1</w:t>
+                <w:t xml:space="preserve">hal-04062840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of Inconel TPMS under dynamic loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aitzol Lamikiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT TM (Dynamic Behaviour of Additively Manufactured Structures &amp; Materials ) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6094/UNIFR/228460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062840v1</w:t>
+                <w:t xml:space="preserve">hal-04063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de fibres courtes sur la microstructure et comportement mécanique d'un liège aggloméré</w:t>
               </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Montbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,77 +3002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Rate Effect on the Compressive Behaviour of Reinforced Cork Agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon (France), France. pp.03018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,77 +3119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation 3D multi-échelles de la microstructure du liège aggloméré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,64 +3272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leslie E. Lamberson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1. Proceedings of the 2019 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.209-213, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
@@ -3393,64 +3393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.201-207, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3587,360 +3587,289 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description multi-échelles du comportement mécanique d’un matériau cellulaire composite sous sollicitations sévères. -Application aux agglomérés de liège pour l’aéronautique</w:t>
+                <w:t xml:space="preserve">Description multi-échelles du comportement mécanique d'un matériau cellulaire composite sous sollicitations sévères. Application aux agglomérés de liège pour l'aéronautique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. HESAM Université, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. HESAM Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020HESAE048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03226101v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-03359749v2</w:t>
+                <w:t xml:space="preserve">tel-03359749v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-rate dependency of bio-based cellular materials under a large range of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250, pp.01035, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202125001035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4008,51 +3937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07BF9D67"/>
+    <w:nsid w:val="4D009386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4239,51 +4168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-le-barbenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5631-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Bednarcyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosculluela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Li&#223;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X241246066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Kopp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00316-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jabin Echeveste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6094/UNIFR/228460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_35" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03226101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03359749v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-le-barbenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5631-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Bednarcyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosculluela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Li&#223;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X241246066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Kopp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00316-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100219" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jabin Echeveste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6094/UNIFR/228460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_35" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03359749v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>