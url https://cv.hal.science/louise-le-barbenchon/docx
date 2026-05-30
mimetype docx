--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -272,451 +272,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the architecture of fractal lattice metamaterials for tunable energy absorption</w:t>
+                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhennan Zhang</w:t>
+                <w:t xml:space="preserve">Quentin Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiyu Wang</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett A Bednarcyk</w:t>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyu Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.112711. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119265v1</w:t>
+                <w:t xml:space="preserve">hal-04885134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Henry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885134v1</w:t>
+                <w:t xml:space="preserve">hal-05401447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tailoring the architecture of fractal lattice metamaterials for tunable energy absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhennan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett A Bednarcyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Yanyu Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.112711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401447v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of porous alumina under quasi-static and dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,77 +789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the compressive behaviour of porous aluminas: from microstructural characterisation to fracture mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Henry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosculluela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic performance of additively manufactured visco-elastic meta-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lißner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1010,51 +1010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the mechanical behaviour of microcellular and nanocellular polymeric foams: what is the effect of the cell size reduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,64 +1144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), pp.344-358. </w:t>
@@ -1233,265 +1233,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the loading regime on the uniaxial compressive behaviour of density graded Citrus Maxima peel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From bio-sourced to bio-inspired cellular materials: A review on their mechanical behavior under dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Dynamic behaviour of soft and low density materials, 351, pp.135079. </w:t>
+              <w:t xml:space="preserve">, In press, pp.135487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220429v1</w:t>
+                <w:t xml:space="preserve">hal-04267267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bio-sourced to bio-inspired cellular materials: A review on their mechanical behavior under dynamic loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the loading regime on the uniaxial compressive behaviour of density graded Citrus Maxima peel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.135487. </w:t>
+              <w:t xml:space="preserve">, 2023, Dynamic behaviour of soft and low density materials, 351, pp.135079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267267v1</w:t>
+                <w:t xml:space="preserve">hal-04220429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thick cellular structural adhesive: Identification of its behavior under shear loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.101782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,77 +1538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastically anisotropic architected metamaterials with enhanced energy absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett A Bednarcyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett A Bednarcyk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyu Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.111115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1636,278 +1636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Absorption Capacity of Agglomerated Cork Under Severe Loading Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Haurat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.53277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40870-021-00316-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855103v1</w:t>
+                <w:t xml:space="preserve">hal-03356149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Absorption Capacity of Agglomerated Cork Under Severe Loading Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Girardot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53277, p. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40870-021-00316-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.53277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356149v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed tubular lattice metamaterials for mechanically robust stents</w:t>
               </w:r>
@@ -1919,77 +1919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhennan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.109809. </w:t>
@@ -2040,90 +2040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired multilayered cellular composites with enhanced energy absorption and shape recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett A Bednarcyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyu Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.101430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,90 +2157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement of cellular materials with short fibres: Application to a bio-based cork multi-scale foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.103271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2265,90 +2265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement of cellular materials with short fibres: Application to a bio-based cork multi-scale foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.103271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,90 +2382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale foam : 3D structure/compressive behaviour relationship of agglomerated cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.100219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale foam : 3D structure/compressive behaviour relationship of agglomerated cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.100219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2633,308 +2633,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of Inconel TPMS under dynamic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Jabin Echeveste</w:t>
+                <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aitzol Lamikiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT TM (Dynamic Behaviour of Additively Manufactured Structures &amp; Materials ) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062840v1</w:t>
+                <w:t xml:space="preserve">hal-04063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanical response of Inconel TPMS under dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jabin Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzol Lamikiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYMAT TM (Dynamic Behaviour of Additively Manufactured Structures &amp; Materials ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg C. Ganzenmüller, Sep 2022, Freiburg, Germany. pp.111-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6094/UNIFR/228460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063154v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de fibres courtes sur la microstructure et comportement mécanique d'un liège aggloméré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Montbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,90 +2989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Rate Effect on the Compressive Behaviour of Reinforced Cork Agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon (France), France. pp.03018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3106,90 +3106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation 3D multi-échelles de la microstructure du liège aggloméré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,265 +3240,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Behavior of Reinforced Cork Agglomerate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-Rate Effect on the Deformation Mechanisms of Agglomerated Cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1. Proceedings of the 2019 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.209-213, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
+              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.201-207, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30021-0_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30021-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062898v1</w:t>
+                <w:t xml:space="preserve">hal-04063149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Rate Effect on the Deformation Mechanisms of Agglomerated Cork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Mechanical Behavior of Reinforced Cork Agglomerate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leslie E. Lamberson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.201-207, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
+              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1. Proceedings of the 2019 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.209-213, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, 978-3-030-30021-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30021-0_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30021-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063149v1</w:t>
+                <w:t xml:space="preserve">hal-04062898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3516,51 +3516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the mechanical behaviour of microcellular and nanocellular polymeric foams: what is the effect of the cell size reduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3627,51 +3627,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description multi-échelles du comportement mécanique d'un matériau cellulaire composite sous sollicitations sévères. Application aux agglomérés de liège pour l'aéronautique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. HESAM Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020HESAE048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3730,77 +3730,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-rate dependency of bio-based cellular materials under a large range of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3937,51 +3937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D009386"/>
+    <w:nsid w:val="F278E9F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-le-barbenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5631-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Bednarcyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosculluela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Li&#223;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X241246066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Kopp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00316-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100219" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jabin Echeveste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6094/UNIFR/228460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_35" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03359749v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-le-barbenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5631-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Bednarcyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosculluela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Li&#223;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X241246066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Kopp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00316-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100219" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jabin Echeveste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6094/UNIFR/228460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_36" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03359749v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>