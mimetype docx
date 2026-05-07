--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -176,50 +176,68 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Agrégée de lettres modernes et spécialiste de la Renaissance française, j’ai construit mes recherches dans un cadre interdisciplinaire, croisant littérature, anthropologie historique et philosophie esthétique. Mes premiers travaux, codirigés par le seiziémiste littéraire Michel Magnien et l'historien médiéviste Jean-Claude Schmitt, m’ont ouverte au long Moyen Âge. Je continue de contribuer aux études animales et à la zoopoétique, tout en développant deux pôles désormais majeurs : l’histoire des émotions et les études de genre. Mes recherches se concentrent actuellement sur l'interrogation du concept historiographique d'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">humanisme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, dont je questionne la périodisation, la polysémie et la place qu'il réserve aux femmes (femmes représentées par des humanistes et autrices humanistes), depuis le XIIe siècle jusqu'au XVIe siècle. Tout en prenant assise sur la littérature française, mes réflexions s'ouvrent sur les foyers majeurs de l'humanisme européen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -398,51 +416,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenance et inconvenance dans “Les Angoisses douloureuses qui procèdent d’amour”</w:t>
+                <w:t xml:space="preserve">Convenance et inconvenance dans Les Angoisses douloureuses qui procèdent d’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
@@ -536,325 +554,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Couleurs de l'Histoire d'un voyage faict en la terre du Brésil, l'écriture iconographique de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Simon, Les Monstres de Rabelais, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crmh.18354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crmh.18354⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05068734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Couleurs de l'Histoire d'un voyage faict en la terre du Brésil, l'écriture iconographique de Léry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le noir et les autres couleurs dans l'Histoire d’un voyage faict en la terre du Brésil du calviniste Jean de Léry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, XXV</w:t>
+              <w:t xml:space="preserve">, 2023, XXVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effeuiller La Rose, Christine de Pizan et l’invention de l’histoire littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4-2023, pp.785-796. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04361962v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05063474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inextinguible Rabelais, sous la direction de Mireille Huchon, Nicolas Le Cadet et Romain Menini, avec la collaboration de Marie-Claire Thomine, Paris, Classiques Garnier, 2021, 814 p.</w:t>
               </w:r>
@@ -1281,51 +1299,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1384,968 +1402,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En quelle hiérarchie de tels animaux vénéneux mettez-vous la femme future de Panurge ? » Zoomorphie et misogynie chez Rabelais</w:t>
+                <w:t xml:space="preserve">La masculinité dans Pantagruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation Pantagruel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astrid Quilien; Antonin Godet, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quelle hiérarchie de tels animaux vénéneux mettez-vous la femme future de Panurge ?&amp;quot; Zoomorphie et misogynie chez Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et zoomorphie satirique (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Corréard, Jean-Charles Darmon et Anne Simon, Nov 2024, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.14451⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05534456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Condition féminine et condition virile dans &amp;quot;Les Angoisses douloureuses</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition féminine et condition virile dans Les Angoisses douloureuses qui procèdent d'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Sévigné, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyez cy ces belles murailles”, François Rabelais à l’assaut de La Cité des dames (Pantagruel, XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Turcs, femmes et bêtes. Violences du Pantagruel et éthique de la lecture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blandine Perona; Adrienne Petit; Émilie Picherot, Dec 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sappho dans les panthéons de femmes célèbres chez les humanistes italiens et français (XIVe - XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités lesbiennes : mythes et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, LAMO et GENDER, Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humanisme dans les Œuvres de Louise Labé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les oeuvres de Louise Labé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Buron, Sorbonne Nouvelle, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.11725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">« Penser et imposer sa place dans le Paris des premiers humanistes : Christine de Pizan et Le Livre des epistres du debat sus le rommant de la rose (1401) », « Penser la place des femmes dans l’histoire littéraire francophone. Enjeux et perspectives (Belgique, France, Luxembourg, Suisse) », colloque international, Esch-sur-Alzette, 23 mai 2024.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et imposer sa place dans le Paris des premiers humanistes : Christine de Pizan et Le Livre des epistres du debat sus le rommant de la rose (1401)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la place des femmes dans l’histoire littéraire francophone. Enjeux et perspectives (Belgique, France, Luxembourg, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marvin Andrieux, Hélène Barthelmebs et Laetitia Saintes, May 2024, Université du Luxembourg, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Marvin Andrieux; Hélène Barthelmebs; Laetitia Saintes, May 2024, Université du Luxembourg, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perroquets de Léry entre altérité et ipséité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le perroquet et le corbeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Le Borgne, Alain Montandon, Irène Salas et Sylvain Ledda, Aug 2024, Charroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sous le regard du voyageur Léry, la communauté émotionnelle des Tupinamba</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de nature dans les discours amoureux de Louise Labé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le partage des émotions au Moyen Âge et à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Méniel, Élisabeth Gaucher-Rémond, Louise Millon-Hazo, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du CEREN (Centre d’Étude de la Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Magnien, Emmanuel Buron, Jun 2023, Sorbonne Nouvelle-Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au colloque &amp;quot;Émotions animales : un malentendu ? (XIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Le Floc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions animales : un malentendu ? XIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louise Millon-Hazo, Pierre-Olivier Dittmar, Justine Le Floc’h, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les effets de nature dans les discours amoureux de Louise Labé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Rabelais l’humaniste pense-t-il l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "L’Homme et l’animal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Mar 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imparfait chez Léry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du CEREN (Centre d’Étude de la Renaissance)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Michel Magnien, Emmanuel Buron, Jun 2023, Sorbonne Nouvelle-Paris 3, France</w:t>
+              <w:t xml:space="preserve">, Michel Magnien, Emmanuel Buron, Jun 2022, Sorbonne Nouvelle-Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Allégorie architecturale de la Cité des dames, une trace mémorielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’événement à l’objet, poétique médiévale de la mémoire matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tristan Fourré, Caroline Blot et Jessy Simonini, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05113944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de femmes, entre sphère privée et sphère publique</w:t>
               </w:r>
@@ -2407,383 +2425,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1401 : Le livre des epistres du debat sus Le Rommant de la rose de Christine de Pizan, naissance d’une humaniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du CEREN (Centre d’Étude de la Renaissance), « Une estincelle en un petit moment » : la Renaissance et ses moments-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Magnien; Nathalie Dauvois, Jun 2020, Paris Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières d’un &amp;quot;temps tenebreux&amp;quot; : le Moyen Âge chez Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du CEREN (Centre d’Étude de la Renaissance) : Le Moyen Âge à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Magnien; Nathalie Dauvois, Jun 2019, Paris Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la monstruosité dans les bestiaires de Rabelais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Les contours du vivants : monstruosités politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Oliver Dittmar, Dec 2017, Paris EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abondance, bombance et combat chez Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle « Pourquoi manger ? Alimentation, manières de table et santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Condorcet, Jan 2014, Aubervilliers - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté joyeuse et jeux avec le commun dans les romans de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des doctorants : Lieux communs : quel commun, quelle communauté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine Pocquet; Léo Stambul; Lise Forment, Jun 2013, Sorbonne Nouvelle Paris 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles bestes sont ce là ?&amp;quot; La fabrique du monstrueux dans les chapitres 35 à 42 du Quart livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Anthropologie : histoire naturelle et culturelle des animaux vrais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Poplin, Apr 2012, Paris, Museum d'histoire naturelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparée des discours historiques de Foucault, Koselleck et Kaelble dans un choix d’articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral du collège franco-allemand, « Construire les différences – Unterschiede denken »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartmut Kaelble; Iris Schröder, May 2011, Paris Institut d'histoire allemand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre et beauté prescrits, désordre et caprice effectifs : essai de comparaison des arts poétiques de Rabelais et d’Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du CEREN (Centre d’Étude de la Renaissance), La réception d'Horace à l'âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Magnien; Nathalie Dauvois, Apr 2011, Paris Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste d’animaux venimeux du Quart livre : une anti-nomination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'effet-liste". Enjeux et fonctionnements de l'accumulation verbale en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Chénetier-Alev; Madeleine Jeay; Raymond Michel; Sophie Milcent-Lawson; Laurence Rosier; Michelle Lecolle, Feb 2011, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique du grotesque dans le Quart livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’agrégation, En relisant Le Quart livre de Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Vignes; Nathalie Dauvois, Nov 2011, Université Paris Diderot - Paris 7, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire animal et pensée humaniste : aperçu d’un problème rabelaisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Anthropologie : histoire naturelle et culturelle des animaux vrais”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Poplin, Mar 2010, Paris Museum d'Histoire naturelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la différence religieuse dans les années 1540-1550. Une image de la satire papale chez Rabelais : le pourceau ailé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral du collège franco-allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartmut Kaelble; Iris Schröder, Oct 2010, Berlin (Freie Universität), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Penser et imposer sa place dans le Paris des premiers humanistes : Christine de Pizan et Le Livre des epistres du debat sus le rommant de la rose (1401) »</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions animales : un malentendu ? (XIIe-XVIIIe siècle) : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la place des femmes dans l’histoire littéraire francophone. Enjeux et perspectives (Belgique, France, Luxembourg, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Esch-sur-Alzette, France. Academia-EME., 2026</w:t>
+              <w:t xml:space="preserve">Émotions animales : un malentendu ? (XIIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France. Presses Universitaires de Valenciennes, collection « Animalités », 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">hal-05556748v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantagruel de François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2799,659 +3438,1217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXII, 2026, Le Verger. Bouquet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions animales : un malentendu ? (XIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Valenciennes, collection « Animalités ». In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage des émotions au Moyen Âge et à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Méniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gaucher-Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion. A paraître, Nouvelle Bibliothèque du Moyen Âge, Élisabeth Gaucher-Rémond et Christine Ferlampin-Acher</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Quelles bestes sont ce là ? » L’humanisme rabelaisien à l’épreuve de ses bestiaires</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque idéale de l’humanisme philogyne (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles bestes sont ce là ?&amp;quot;. L’humanisme rabelaisien à l’épreuve de ses bestiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs ludiques. Pratiques de divertissement et émergence d’institutions, doctrines et disciplines dans l’Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Gvozdeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stroev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des crocs et des lys, des pies et des hermines</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Viaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cornucopia. Une anthologie de la littérature française de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.197-230, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et imposer sa place dans le Paris des premiers humanistes : Christine de Pizan et Le Livre des epistres du debat sus le rommant de la rose (1401)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Saintes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la place des femmes dans l’histoire littéraire francophone. Enjeux et perspectives (Belgique, France, Luxembourg, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia-EME., A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Style rustique chez du Fail et Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Méniel et Marie-Claire Thomine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un écrivain facétieux au Parlement de Bretagne. Noël Du Fail, seigneur de La Hérissaye, 1520-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le regard du voyageur Léry, la communauté émotionnelle des Tupinamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Gaucher-Rémond, Bruno Méniel, Louise Millon-Hazo, Ambre Vilain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le partage des émotions au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire et comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Viaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cornucopia. Une anthologie de la littérature française de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.252-284, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des crocs et des lys, des pies et des hermines. Le symbolisme emblématique d’Anne de Bretagne revu par François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Gaucher-Rémond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de soi, mémoire d’un règne. Anne de Bretagne et Louise de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.91-114, 2024, 978-2-406-17031-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17031-0.p.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Labé, Œuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et stylistique. Agrégation de Lettres 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, pp.17-70, 2023, 9782340079397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Léry, Histoire d’un voyage faict en terre du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et stylistique. Agrégation de Lettres 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.17-80, 2022, 9782340065376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La liste d'animaux venimeux du Quart livre de Rabelais : une anti-nomination »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste d'animaux venimeux du Quart livre de Rabelais : une anti-nomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-8124-0993-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,105 +4658,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drôleries, grotesques et singeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles bestes sont ce là ?&amp;quot; L'humanisme rabelaisien à l'épreuve de ses bestiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Université Sorbonne Nouvelle-Paris 3, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3627,51 +4927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AEEA424"/>
+    <w:nsid w:val="AD175E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-millon-hazo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6246-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307513481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433464215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crmh.18354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11725" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Floc'h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Gvozdeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stroev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-millon-hazo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6246-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307513481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000433464215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crmh.18354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Floc'h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Floch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;niel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Gvozdeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stroev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Errera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>