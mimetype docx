--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -845,295 +845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+                <w:t xml:space="preserve">Citizen scientists can help advance the science and management of intermittent rivers and ephemeral streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Klein</w:t>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Challet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Bálint Pernecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), pp.513-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+                <w:t xml:space="preserve">hal-04479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen scientists can help advance the science and management of intermittent rivers and ephemeral streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annika Künne</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Pernecker</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (7), pp.513-521. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biad045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479790v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t>
               </w:r>
@@ -1247,408 +1247,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Evaluation of Gridded and In Situ Precipitation Datasets on Modeled Glacio-Hydrologic Response of a Small Glacierized Himalayan Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mimeau</w:t>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinet</w:t>
+                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Neppel</w:t>
+                <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1103-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-18-0157.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367578v1</w:t>
+                <w:t xml:space="preserve">hal-02341832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gridded and In Situ Precipitation Datasets on Modeled Glacio-Hydrologic Response of a Small Glacierized Himalayan Catchment</w:t>
+                <w:t xml:space="preserve">Quantification of different flow components in a high-altitude glacierized catchment (Dudh Koshi, Himalaya): some cryospheric-related issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-18-0157.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), pp.3969-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-3969-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341832v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of different flow components in a high-altitude glacierized catchment (Dudh Koshi, Himalaya): some cryospheric-related issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Esteves</w:t>
+                <w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Zin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+                <w:t xml:space="preserve">L. Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (9), pp.3969-3996. </w:t>
+              <w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-23-3969-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341822v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1794,394 +1794,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône : quantification de l'impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydroélectriques</w:t>
+                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du Rhône - 15e colloque sur le Rhône dans son environnement naturel et humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, MONTHEY, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698243v1</w:t>
+                <w:t xml:space="preserve">hal-04660137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660137v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône : quantification de l'impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Mémoires du Rhône - 15e colloque sur le Rhône dans son environnement naturel et humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, MONTHEY, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626613v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
               </w:r>
@@ -2563,295 +2563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381957v1</w:t>
+                <w:t xml:space="preserve">hal-04660157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660157v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of flow intermittence in Drying River Networks using a process-based hydrological model</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,450 +3203,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Neppel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Somot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662433v1</w:t>
+                <w:t xml:space="preserve">hal-04660445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Massari</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660445v1</w:t>
+                <w:t xml:space="preserve">hal-04660452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t>
+                <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinet Freddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660452v1</w:t>
+                <w:t xml:space="preserve">hal-04662433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of different flow components in a high-altitude glaciated catchment (Dudh Koshi, Nepalese Himalaya) using a distributed glacio-hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a hydrological model construction coupling farm dams and irrigation to estimate the cumulative impact on a regional scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,316 +3943,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397512v1</w:t>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bardet</w:t>
+                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
+                <w:t xml:space="preserve">hal-04397512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,77 +4489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of different flow components in a high-altitude glaciated catchment (Dudh Koshi, Nepalese Himalaya) using a distributed glacio-hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4614,90 +4614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of meteorological forcing data on the hydrological modelling in a high-altitude, glaciated catchment (Dudh Koshi, Nepalese Himalaya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4735,77 +4735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaciated areas parameterization in a distributed hydrological model, application to the Dudh Koshi catchment (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glacier Symposium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,64 +4901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,625 +5214,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bolibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
+              <w:t xml:space="preserve">INRAE - RiverLy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642698v1</w:t>
+                <w:t xml:space="preserve">hal-04863102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05202062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bolibar</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04863102v1</w:t>
+                <w:t xml:space="preserve">hal-05202062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620640v1</w:t>
+                <w:t xml:space="preserve">hal-04620643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annika Künne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+              <w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620643v1</w:t>
+                <w:t xml:space="preserve">hal-04620640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t>
               </w:r>
@@ -5975,51 +5975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06357942"/>
+    <w:nsid w:val="FBFDCD97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>