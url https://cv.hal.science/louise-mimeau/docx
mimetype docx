--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -141,1508 +141,1642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Künne</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Devers</w:t>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014561v1</w:t>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the spatio-temporal dynamics of disturbed metacommunities: A mechanistic modeling approach to species resistance and resilience strategies in drying river networks</w:t>
+                <w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Künne</w:t>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Loïc Messager</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111136⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162840v1</w:t>
+                <w:t xml:space="preserve">hal-05014561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: influence of observed intermittence data on the training of a random forest model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the spatio-temporal dynamics of disturbed metacommunities: A mechanistic modeling approach to species resistance and resilience strategies in drying river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Devers</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Loïc Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-851-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04521207v1</w:t>
+                <w:t xml:space="preserve">hal-05162840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: influence of observed intermittence data on the training of a random forest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.851-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-851-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660274v1</w:t>
+                <w:t xml:space="preserve">hal-04521207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Datry</w:t>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Peñas</w:t>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Singer</w:t>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (28), pp.12621-12632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660305v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen scientists can help advance the science and management of intermittent rivers and ephemeral streams</w:t>
+                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annika Künne</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Pernecker</w:t>
+                <w:t xml:space="preserve">Francisco Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biad045⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479790v1</w:t>
+                <w:t xml:space="preserve">hal-04660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen scientists can help advance the science and management of intermittent rivers and ephemeral streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Challet</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Bálint Pernecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), pp.513-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Brocca</w:t>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Massari</w:t>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Camici</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884943v1</w:t>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gridded and In Situ Precipitation Datasets on Modeled Glacio-Hydrologic Response of a Small Glacierized Himalayan Catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Zin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Camici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-18-0157.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of different flow components in a high-altitude glacierized catchment (Dudh Koshi, Himalaya): some cryospheric-related issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Gridded and In Situ Precipitation Datasets on Modeled Glacio-Hydrologic Response of a Small Glacierized Himalayan Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1103-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-18-0157.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-23-3969-2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341822v1</w:t>
+                <w:t xml:space="preserve">hal-02341832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Quantification of different flow components in a high-altitude glacierized catchment (Dudh Koshi, Himalaya): some cryospheric-related issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mimeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), pp.3969-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-3969-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1652,2051 +1786,2051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating human water uses in a regional scale distributed hydrological model : model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône : quantification de l'impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Mémoires du Rhône - 15e colloque sur le Rhône dans son environnement naturel et humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, MONTHEY, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660137v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626613v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône : quantification de l'impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydroélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du Rhône - 15e colloque sur le Rhône dans son environnement naturel et humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, MONTHEY, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698243v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow intermittence patterns in European river networks under climate change: Assessing temporal and spatial changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a hybrid hydrological modelling approach to simulate drying patterns in 3 non-perennial European river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of flow intermittence in Drying River Networks using a process-based hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of climatological datasets for the hydrological modelling of six european catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dynamiques spatiales et temporelles d’assèchement dans des réseaux de rivières intermittentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of different flow components in a high-altitude glaciated catchment (Dudh Koshi, Nepalese Himalaya) using a distributed glacio-hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées glaciologie-nivologie-hydrologie de montagne SHF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3706,1139 +3840,1139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a hydrological model construction coupling farm dams and irrigation to estimate the cumulative impact on a regional scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CACTUS: an interactive hydrological modelling tool for simulating hydrological scenarios in a customisable catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bardet</w:t>
+                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
+                <w:t xml:space="preserve">hal-04397512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397512v1</w:t>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: a guide to reducing uncertainty related to observed intermittence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-7358, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of different flow components in a high-altitude glaciated catchment (Dudh Koshi, Nepalese Himalaya) using a distributed glacio-hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of meteorological forcing data on the hydrological modelling in a high-altitude, glaciated catchment (Dudh Koshi, Nepalese Himalaya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaciated areas parameterization in a distributed hydrological model, application to the Dudh Koshi catchment (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glacier Symposium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4848,1225 +4982,1225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation de l’organisation spatiale et des types de plans d’eau mobilisables pour l’irrigation en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
+              <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05517697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
+              <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05343177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04863102v1</w:t>
+                <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04642698v1</w:t>
+                <w:t xml:space="preserve">hal-05202062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bolibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+              <w:t xml:space="preserve">INRAE - RiverLy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202062v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friedrich-Schiller-Universität (Iéna, Allemagne). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on flow intermittence indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Friedrich Schiller Universität. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6076,114 +6210,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des contributions aux écoulements dans un bassin englacé par modélisation glacio-hydrologique. : Application à un sous-bassin de la Dudh Koshi (Népal, Himalaya).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAU014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01863806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6251,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBFDCD97"/>
+    <w:nsid w:val="84104963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>