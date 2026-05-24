--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -577,295 +577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: influence of observed intermittence data on the training of a random forest model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-851-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (28), pp.12621-12632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521207v1</w:t>
+                <w:t xml:space="preserve">hal-04660274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: influence of observed intermittence data on the training of a random forest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (28), pp.12621-12632. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.851-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-851-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660274v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
               </w:r>
@@ -2295,429 +2295,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Héraut</w:t>
+                <w:t xml:space="preserve">Flow intermittence patterns in European river networks under climate change: Assessing temporal and spatial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626618v1</w:t>
+                <w:t xml:space="preserve">hal-04660207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow intermittence patterns in European river networks under climate change: Assessing temporal and spatial changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a hybrid hydrological modelling approach to simulate drying patterns in 3 non-perennial European river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12911⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660207v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a hybrid hydrological modelling approach to simulate drying patterns in 3 non-perennial European river networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Devers</w:t>
+                <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660218v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
@@ -2965,274 +2965,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of flow intermittence in Drying River Networks using a process-based hydrological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-comparison of climatological datasets for the hydrological modelling of six european catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810100v1</w:t>
+                <w:t xml:space="preserve">hal-03791241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of climatological datasets for the hydrological modelling of six european catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of flow intermittence in Drying River Networks using a process-based hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annika Künne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791241v1</w:t>
+                <w:t xml:space="preserve">hal-03810100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dynamiques spatiales et temporelles d’assèchement dans des réseaux de rivières intermittentes</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CACTUS: an interactive hydrological modelling tool for simulating hydrological scenarios in a customisable catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,554 +4077,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: a guide to reducing uncertainty related to observed intermittence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-7358, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397512v1</w:t>
+                <w:t xml:space="preserve">hal-04381933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Gauthier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Künne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382016v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow intermittence prediction using a hybrid hydrological modelling approach: a guide to reducing uncertainty related to observed intermittence data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sven Kralisch</w:t>
+                <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-7358, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04381933v1</w:t>
+                <w:t xml:space="preserve">hal-04382016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of different flow components in a high-altitude glaciated catchment (Dudh Koshi, Nepalese Himalaya) using a distributed glacio-hydrological model</w:t>
               </w:r>
@@ -5348,432 +5348,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bolibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
+              <w:t xml:space="preserve">INRAE - RiverLy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642698v1</w:t>
+                <w:t xml:space="preserve">hal-04863102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+              <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05202062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône: Intégration d'un module de dynamique glaciaire dans J2000-Rhône</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bolibar</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04863102v1</w:t>
+                <w:t xml:space="preserve">hal-05202062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84104963"/>
+    <w:nsid w:val="43F855F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-mimeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-5746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-851-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Pernecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biad045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0157.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3969-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8487" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7358" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bolibar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01863806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAU014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>