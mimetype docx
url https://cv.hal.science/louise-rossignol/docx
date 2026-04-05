--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343449v1</w:t>
+                <w:t xml:space="preserve">hal-02273191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.879. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273191v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population perception of mandatory childhood vaccination programme before its implementation, France, 2017</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>