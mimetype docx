--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,3539 +66,4611 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of pneumonia cases observed in children seen in general practice consultations during the 2023–2024 season, France</w:t>
+                <w:t xml:space="preserve">Meeting the needs of palliative care patients: general practitioners' survey on the last three months of life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Steichen</w:t>
+                <w:t xml:space="preserve">Daouda Niare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bardoulat</w:t>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Viriot</w:t>
+                <w:t xml:space="preserve">Maguy Frin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pneumonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41479-025-00159-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005112v1</w:t>
+                <w:t xml:space="preserve">hal-05099652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
+                <w:t xml:space="preserve">Clinical characteristics of cases during the 2024 pertussis epidemic in France, January 2024 to December 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+                <w:t xml:space="preserve">Thomas Monchausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tron</w:t>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zuo</w:t>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
+                <w:t xml:space="preserve">Fatima Ait El Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pinot</w:t>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.126862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158432v1</w:t>
+                <w:t xml:space="preserve">hal-04952213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Analysis of Palliative Care Patients’ Trajectories in Primary Care: Hospitalization Yes, but Home and Nursing Home Care Above All</w:t>
+                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Niare</w:t>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pennec</w:t>
+                <w:t xml:space="preserve">Minghui Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Morand</w:t>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jpm.2024.0303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069072v1</w:t>
+                <w:t xml:space="preserve">hal-05158432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the needs of palliative care patients: general practitioners' survey on the last three months of life.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High incidence of pneumonia cases observed in children seen in general practice consultations during the 2023–2024 season, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Frin</w:t>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bardoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.006⟩</w:t>
+              <w:t xml:space="preserve">Pneumonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41479-025-00159-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099652v1</w:t>
+                <w:t xml:space="preserve">hal-05005112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual incidence of general practice consultations related, according to the general practitioner, to bed bugs and description of cases, 2019–2020, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Hamaide-Defrocourt</w:t>
+                <w:t xml:space="preserve">Cluster Analysis of Palliative Care Patients’ Trajectories in Primary Care: Hospitalization Yes, but Home and Nursing Home Care Above All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
+                <w:t xml:space="preserve">Elisabeth Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8 August), </w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2024.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724644v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners and palliative care practices: a better knowledge of specific services is still needed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Niaré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">Vincent Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Rocquevieille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maguy Frin</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.832. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11266-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678294v1</w:t>
+                <w:t xml:space="preserve">hal-04543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarian and Vegan Diets: Beliefs and Attitudes of General Practitioners and Pediatricians in France</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection prevalence and associated factors among primary healthcare workers in France after the third COVID-19 wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+                <w:t xml:space="preserve">Marie Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
+                <w:t xml:space="preserve">Dorine Decarreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Debin</w:t>
+                <w:t xml:space="preserve">Laura Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hanslik</w:t>
+                <w:t xml:space="preserve">Chiara Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Prévot-Monsacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14153101⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.5418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-55477-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863438v1</w:t>
+                <w:t xml:space="preserve">hal-04494616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sentiworld Project: Global Mapping of Sentinel Surveillance Networks in General Practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the relevancy of a surveillance of mumps without a systematic laboratory confirmation in highly immunized populations? Epidemiology of suspected and biologically confirmed mumps cases seen in general practice in France between 2014 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Du Breuil</w:t>
+                <w:t xml:space="preserve">Pol Prévot-Monsacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Vilcu</w:t>
+                <w:t xml:space="preserve">Florent Hamaide-Defrocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Pitel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-022-01776-x⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (5), pp.1065-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846547v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of hospitalisation for serious colchicine intoxication after concomitant exposure to pristinamycin: A nationwide healthcare database study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual incidence of general practice consultations related, according to the general practitioner, to bed bugs and description of cases, 2019–2020, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Conte</w:t>
+                <w:t xml:space="preserve">Bérenger Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hamaide-Defrocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Saint-Salvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Sarazin</w:t>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.12.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8 August), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070806v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertussis surveillance results from a French general practitioner network, France, 2017 to 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners and palliative care practices: a better knowledge of specific services is still needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Debin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Auriane Rocquevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Frin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.17.2100515⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662371v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A top 5 list for French general practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hervé</w:t>
+                <w:t xml:space="preserve">Prevalence and bleeding risk associated with the concomitant use of direct oral anticoagulants and antiarrhythmic drugs in patients with atrial fibrillation, based on the French healthcare insurance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Vilcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-020-01235-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (7), pp.937-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-023-03501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935384v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management in primary care at the time of a suicide attempt and its impact on care post-suicide attempt: an observational study in the French GP sentinel surveillance system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Vegetarian and Vegan Diets: Beliefs and Attitudes of General Practitioners and Pediatricians in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-020-01126-9⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14153101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540233v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and risk factors of gastroenteritis in the general population, a web-based cohort between 2014 and 2017 in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Risk of Bleeding Associated With Nonsteroidal Anti-inflammatory Drug Use in Patients Exposed to Antithrombotic Therapy: A Case-Crossover Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre‐mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09212-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (5), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcph.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927372v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of male urethritis incidences in France between 2007 and 2017 with a specific focus on Neisseria gonorrhoeae, Chlamydia trachomatis, and Trichomonas vaginalis infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">The Sentiworld Project: Global Mapping of Sentinel Surveillance Networks in General Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Du Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vilcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Feuillepain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nelly Fournet</w:t>
+                <w:t xml:space="preserve">Thibaud Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4202-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-022-01776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181641v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling a complex nationwide Salmonella Dublin outbreak associated with raw-milk cheese consumption, France, 2015 to 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of hospitalisation for serious colchicine intoxication after concomitant exposure to pristinamycin: A nationwide healthcare database study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Vilcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Saint-Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Ung</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Fabre</w:t>
+                <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2019.24.3.1700703⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005693v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Pertussis surveillance results from a French general practitioner network, France, 2017 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
+                <w:t xml:space="preserve">Fatima Ait El Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.2100515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.17.2100515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273191v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Souty</w:t>
+                <w:t xml:space="preserve">A top 5 list for French general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amoros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+                <w:t xml:space="preserve">Corentin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-020-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343449v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population perception of mandatory childhood vaccination programme before its implementation, France, 2017</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of the French healthcare insurance database to estimate the prevalence of exposure to potential drug-drug interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2019.24.25.1900053⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (12), pp.1675-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-020-02952-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176418v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with the Duration of Symptoms in Adult Women with Suspected Cystitis in Primary Care</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Determinants and risk factors of gastroenteritis in the general population, a web-based cohort between 2014 and 2017 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hanslik</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201057⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09212-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888709v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare-seeking behaviour in case of influenza-like illness in the French general population and factors associated with a GP consultation: an observational prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
+                <w:t xml:space="preserve">Management in primary care at the time of a suicide attempt and its impact on care post-suicide attempt: an observational study in the French GP sentinel surveillance system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x101253⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-020-01126-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489708v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of seasonal influenza vaccine effectiveness using data collected in primary care in France: comparison of the test-negative design and the screening method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
+                <w:t xml:space="preserve">Population perception of mandatory childhood vaccination programme before its implementation, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2019.24.25.1900053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065554v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of urinary tract infections and antibiotic resistance in the outpatient setting: a cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Estimate of male urethritis incidences in France between 2007 and 2017 with a specific focus on Neisseria gonorrhoeae, Chlamydia trachomatis, and Trichomonas vaginalis infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roxane Barlier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Feuillepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-016-0910-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4202-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324986v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papillomavirus vaccination in general practice in France, three years after the implementation of a targeted vaccine recommendation based on age and sexual history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanette Blaizeau</w:t>
+                <w:t xml:space="preserve">Disentangling a complex nationwide Salmonella Dublin outbreak associated with raw-milk cheese consumption, France, 2015 to 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrish y Baidjoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter N van Cauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Fawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2015.1078042⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2019.24.3.1700703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01246163v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for resistance in urinary tract infections in women in general practice: A cross-sectional survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beate Heym</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2015.05.012⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170431v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion about seasonal influenza vaccination among the general population 3 years after the A(H1N1)pdm2009 influenza pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.08.067⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01245493v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Factors Associated with the Duration of Symptoms in Adult Women with Suspected Cystitis in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hanslik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare-seeking behaviour in case of influenza-like illness in the French general population and factors associated with a GP consultation: an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), bjgpopen17X101253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x101253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of seasonal influenza vaccine effectiveness using data collected in primary care in France: comparison of the test-negative design and the screening method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria M Vilcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.431.e5-431.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economic burden of urinary tract infections in women visiting general practices in France: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hanslik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-016-1620-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence of urinary tract infections and antibiotic resistance in the outpatient setting: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-016-0910-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Papillomavirus vaccination in general practice in France, three years after the implementation of a targeted vaccine recommendation based on age and sexual history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Kernéis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Blaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2015.1078042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01246163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk factors for resistance in urinary tract infections in women in general practice: A cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Heym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2015.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion about seasonal influenza vaccination among the general population 3 years after the A(H1N1)pdm2009 influenza pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (48), pp.6849-6854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.08.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01245493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How French physicians manage with a future change in the primary vaccination of infants against diphtheria, tetanus, pertussis and poliomyelitis? A qualitative study with focus groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lungarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Blaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Floret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2296-14-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00838536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3608,114 +4680,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des infections urinaires communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Savoye-Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01275795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3862,51 +4934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04952213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monchausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Decarreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Domenico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbatini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55477-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Masse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gosselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-023-03501-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03440675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre&#8208;mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.2003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-02952-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dervaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Strat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1620-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>