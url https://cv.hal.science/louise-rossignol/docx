--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -100,1021 +100,1021 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the needs of palliative care patients: general practitioners' survey on the last three months of life.</w:t>
+                <w:t xml:space="preserve">High incidence of pneumonia cases observed in children seen in general practice consultations during the 2023–2024 season, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Niare</w:t>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pennec</w:t>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+                <w:t xml:space="preserve">Isabelle Bardoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Frin</w:t>
+                <w:t xml:space="preserve">Delphine Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pneumonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41479-025-00159-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099652v1</w:t>
+                <w:t xml:space="preserve">hal-05005112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical characteristics of cases during the 2024 pertussis epidemic in France, January 2024 to December 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monchausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">Fatima Ait El Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51, pp.126862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tron</w:t>
+                <w:t xml:space="preserve">Minghui Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zuo</w:t>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of pneumonia cases observed in children seen in general practice consultations during the 2023–2024 season, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster Analysis of Palliative Care Patients’ Trajectories in Primary Care: Hospitalization Yes, but Home and Nursing Home Care Above All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Daouda Niare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Steichen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bardoulat</w:t>
+                <w:t xml:space="preserve">Elisabeth Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Viriot</w:t>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pneumonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41479-025-00159-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2024.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005112v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Analysis of Palliative Care Patients’ Trajectories in Primary Care: Hospitalization Yes, but Home and Nursing Home Care Above All</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Meeting the needs of palliative care patients: general practitioners' survey on the last three months of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Niare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+                <w:t xml:space="preserve">Maguy Frin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jpm.2024.0303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069072v1</w:t>
+                <w:t xml:space="preserve">hal-05099652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual incidence of general practice consultations related, according to the general practitioner, to bed bugs and description of cases, 2019–2020, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Schlegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pinot</w:t>
+                <w:t xml:space="preserve">Bérenger Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
+                <w:t xml:space="preserve">Florent Hamaide-Defrocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8 August), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543986v1</w:t>
+                <w:t xml:space="preserve">hal-04724644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection prevalence and associated factors among primary healthcare workers in France after the third COVID-19 wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Decarreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Prévot-Monsacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.5418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-55477-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the relevancy of a surveillance of mumps without a systematic laboratory confirmation in highly immunized populations? Epidemiology of suspected and biologically confirmed mumps cases seen in general practice in France between 2014 and 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Prévot-Monsacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hamaide-Defrocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,325 +1142,325 @@
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (5), pp.1065-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual incidence of general practice consultations related, according to the general practitioner, to bed bugs and description of cases, 2019–2020, France</w:t>
+                <w:t xml:space="preserve">General practitioners and palliative care practices: a better knowledge of specific services is still needed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Daouda Niaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Guyonvarch</w:t>
+                <w:t xml:space="preserve">Auriane Rocquevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Frin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8 August), </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724644v1</w:t>
+                <w:t xml:space="preserve">hal-04678294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners and palliative care practices: a better knowledge of specific services is still needed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Niaré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">Vincent Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Rocquevieille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maguy Frin</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.832. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11266-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678294v1</w:t>
+                <w:t xml:space="preserve">hal-04543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and bleeding risk associated with the concomitant use of direct oral anticoagulants and antiarrhythmic drugs in patients with atrial fibrillation, based on the French healthcare insurance database</w:t>
               </w:r>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Vilcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79 (7), pp.937-945. </w:t>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarian and Vegan Diets: Beliefs and Attitudes of General Practitioners and Pediatricians in France</w:t>
+                <w:t xml:space="preserve">Risk of Bleeding Associated With Nonsteroidal Anti-inflammatory Drug Use in Patients Exposed to Antithrombotic Therapy: A Case-Crossover Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+                <w:t xml:space="preserve">Morgane Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
+                <w:t xml:space="preserve">Maryse Lapeyre‐mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Debin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hanslik</w:t>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14153101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (5), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcph.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863438v1</w:t>
+                <w:t xml:space="preserve">hal-03440675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Bleeding Associated With Nonsteroidal Anti-inflammatory Drug Use in Patients Exposed to Antithrombotic Therapy: A Case-Crossover Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetarian and Vegan Diets: Beliefs and Attitudes of General Practitioners and Pediatricians in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Paternoster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Steichen</w:t>
+                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Lapeyre‐mestre</w:t>
+                <w:t xml:space="preserve">Marion Debin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">Thomas Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (5), pp.636-645. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcph.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14153101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440675v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sentiworld Project: Global Mapping of Sentinel Surveillance Networks in General Practice</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vilcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.173. </w:t>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertussis surveillance results from a French general practitioner network, France, 2017 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">Fatima Ait El Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (17), pp.2100515. </w:t>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,64 +2397,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the French healthcare insurance database to estimate the prevalence of exposure to potential drug-drug interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,90 +2518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and risk factors of gastroenteritis in the general population, a web-based cohort between 2014 and 2017 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.55. </w:t>
@@ -2780,697 +2780,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population perception of mandatory childhood vaccination programme before its implementation, France, 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimate of male urethritis incidences in France between 2007 and 2017 with a specific focus on Neisseria gonorrhoeae, Chlamydia trachomatis, and Trichomonas vaginalis infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mathieu</w:t>
+                <w:t xml:space="preserve">Laurianne Feuillepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titouan Launay</w:t>
+                <w:t xml:space="preserve">Nelly Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2019.24.25.1900053⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4202-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176418v1</w:t>
+                <w:t xml:space="preserve">hal-02181641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of male urethritis incidences in France between 2007 and 2017 with a specific focus on Neisseria gonorrhoeae, Chlamydia trachomatis, and Trichomonas vaginalis infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">Disentangling a complex nationwide Salmonella Dublin outbreak associated with raw-milk cheese consumption, France, 2015 to 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Feuillepain</w:t>
+                <w:t xml:space="preserve">Amrish y Baidjoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeindo Ndeikoundam Ngangro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Souty</w:t>
+                <w:t xml:space="preserve">Dieter N van Cauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Fournet</w:t>
+                <w:t xml:space="preserve">Nizar Fawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4202-1⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2019.24.3.1700703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181641v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling a complex nationwide Salmonella Dublin outbreak associated with raw-milk cheese consumption, France, 2015 to 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Fabre</w:t>
+                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2019.24.3.1700703⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005693v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with influenza-like-illness: a crowdsourced cohort study from 2012/13 to 2017/18</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Turbelin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.879. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7174-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273191v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza epidemics observed in primary care from 1984 to 2017 in France: A decrease in epidemic size over time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population perception of mandatory childhood vaccination programme before its implementation, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amoros</w:t>
+                <w:t xml:space="preserve">Pauline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandru Capai</w:t>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.148-157. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.12620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2019.24.25.1900053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343449v1</w:t>
+                <w:t xml:space="preserve">hal-02176418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with the Duration of Symptoms in Adult Women with Suspected Cystitis in Primary Care</w:t>
               </w:r>
@@ -3482,77 +3482,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Clais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201057. </w:t>
@@ -3603,77 +3603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare-seeking behaviour in case of influenza-like illness in the French general population and factors associated with a GP consultation: an observational prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,295 +3852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic burden of urinary tract infections in women visiting general practices in France: a cross-sectional survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of urinary tract infections and antibiotic resistance in the outpatient setting: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M François</w:t>
+                <w:t xml:space="preserve">Sophie Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Hanslik</w:t>
+                <w:t xml:space="preserve">Sylvie Maugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Dervaux</w:t>
+                <w:t xml:space="preserve">Alexandre Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Le Strat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Souty</w:t>
+                <w:t xml:space="preserve">Roxane Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-016-1620-2⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-016-0910-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365246v1</w:t>
+                <w:t xml:space="preserve">hal-01324986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of urinary tract infections and antibiotic resistance in the outpatient setting: a cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Rossignol</w:t>
+                <w:t xml:space="preserve">The economic burden of urinary tract infections in women visiting general practices in France: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vaux</w:t>
+                <w:t xml:space="preserve">T Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Maugat</w:t>
+                <w:t xml:space="preserve">B Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blake</w:t>
+                <w:t xml:space="preserve">Y Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Barlier</w:t>
+                <w:t xml:space="preserve">C Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (1), pp.33-40. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-016-0910-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-016-1620-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324986v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Papillomavirus vaccination in general practice in France, three years after the implementation of a targeted vaccine recommendation based on age and sexual history</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,90 +4260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for resistance in urinary tract infections in women in general practice: A cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Heym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,77 +4420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Debin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (48), pp.6849-6854. </w:t>
@@ -4934,51 +4934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04952213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monchausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Decarreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Domenico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbatini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55477-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Masse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gosselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-023-03501-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03440675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre&#8208;mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.2003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-02952-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dervaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Strat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1620-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardoulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Viriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41479-025-00159-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04952213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monchausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait El Belghiti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Geyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2024.0303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Frin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hamaide-Defrocourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guyonvarch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308990" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Decarreaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Domenico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbatini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55477-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Pr&#233;vot-Monsacr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Masse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niar&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rocquevieille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11266-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gosselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Vilcu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-023-03501-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03440675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre&#8208;mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.2003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanslik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Du Breuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilcu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pitel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01776-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Saint-Salvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03662371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.17.2100515" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hazard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier Fleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01235-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-02952-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09212-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-020-01126-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Feuillepain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeindo Ndeikoundam Ngangro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4202-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02005693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter N van Cauteren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2019.24.3.1700703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7174-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amoros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12620" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02176418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2019.24.25.1900053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M Vilcu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blake" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Barlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0910-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dervaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Strat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1620-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thierry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lasserre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Blaizeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1078042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2015.05.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01245493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.08.067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lungarde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Floret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Savoye-Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>