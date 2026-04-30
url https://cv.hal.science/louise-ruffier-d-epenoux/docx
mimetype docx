--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -234,472 +234,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05349269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm of Cutibacterium acnes : a target of different active substances</w:t>
+                <w:t xml:space="preserve">Staphylococcus succinus Infective Endocarditis, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ruffier D’epenoux</w:t>
+                <w:t xml:space="preserve">Louise Ruffier D’epenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Veziers</w:t>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ange Dagnelie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amir Khammari</w:t>
+                <w:t xml:space="preserve">Raphael Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.17194⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.601-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3003.230986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04581096v1</w:t>
+                <w:t xml:space="preserve">inserm-04479936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of empirical antibiotic treatments in methicillin-susceptible Staphylococcus aureus infective endocarditis: a post hoc analysis of a prospective French cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm of Cutibacterium acnes : a target of different active substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ruffier D’epenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lecomte</w:t>
+                <w:t xml:space="preserve">Joelle Veziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Deschanvres</w:t>
+                <w:t xml:space="preserve">Marie‐ange Dagnelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bourreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+                <w:t xml:space="preserve">Amir Khammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.106989⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04487879v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04581096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus succinus Infective Endocarditis, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effectiveness of empirical antibiotic treatments in methicillin-susceptible Staphylococcus aureus infective endocarditis: a post hoc analysis of a prospective French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ruffier D’epenoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fayoux</w:t>
+                <w:t xml:space="preserve">Colin Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bémer</w:t>
+                <w:t xml:space="preserve">Alexis Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ruffier D’epenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Lecomte</w:t>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.601-603. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3003.230986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.106989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04479936v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04487879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the in vitro activities of delafloxacin and comparators against Staphylococcus epidermidis clinical strains involved in osteoarticular infections: a CRIOGO multicentre retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ruffier D’epenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04515079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ceftolozane-tazobactam susceptibility on a French nationwide collection of Enterobacterales</w:t>
+                <w:t xml:space="preserve">In vitro susceptibility of nonfermenting Gram-negative rods to meropenem–vaborbactam and delafloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Jousset</w:t>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ruffier D’epenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bernabeu</w:t>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Emeraud</w:t>
+                <w:t xml:space="preserve">Sylvie de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Lomont</w:t>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03962400v1</w:t>
+                <w:t xml:space="preserve">hal-03978223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro susceptibility of nonfermenting Gram-negative rods to meropenem–vaborbactam and delafloxacin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ceftolozane-tazobactam susceptibility on a French nationwide collection of Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Farfour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Ruffier D’epenoux</w:t>
+                <w:t xml:space="preserve">Sandrine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+                <w:t xml:space="preserve">Cécile Emeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie de Verdière</w:t>
+                <w:t xml:space="preserve">Rémy Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+                <w:t xml:space="preserve">Alexandra Lomont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978223v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03962400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of OXA-23 carbapenemase-producing Proteus mirabilis among amoxicillin-clavulanate resistant isolates in France</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Farfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05349269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tand&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00831-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffier D&#8217;epenoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fayoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Veziers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Dagnelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khammari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.17194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.106989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffier D&#8217;epenoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.230986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03962400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernabeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emeraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lomont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03978223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03505721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-21" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05349269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tand&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00831-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffier D&#8217;epenoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fayoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.230986" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffier D&#8217;epenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Veziers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Dagnelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.17194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.106989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03978223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03962400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernabeu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emeraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lomont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.01.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03505721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-21" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>