--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Sampagnay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">*ATER à l'Université Sorbonne Nouvelle * Doctorante en études germaniques et en littérature comparée * Thèse sur l'autobiographe plurilingue et la langue allemande * Agrégée d'allemand   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis septembre 2023 : Attachée Temporaire d'Enseignement et de Recherche en études germanophones à l'université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">préparation à l’agrégation : histoire des idées (Niklas Luhmann, Liebe als Passion puis Fichte, Reden an die deutsche Nation) & méthodologie de la dissertation et du commentaire de texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">master MEEF (préparation au CAPES) : histoire des idées & phonologie de l‘allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : Intertextualité : naviguer entre les langues, les cultures et les héritages (littérature allemande, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : projet de publication collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 : Langue, exil et plurilinguisme dans les littératures de l'espace germanophone, de Goethe à Özdamar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 : histoire allemande depuis 1945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-23 : Attachée Temporaire d'Enseignement et de Recherche à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours d'allemand en licence Langues Etrangères Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">niveau L1 et L2 (traduction & civilisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-22 : Contrat doctoral avec mission d'enseignement à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">thèse en études germaniques et en littérature comparée, sous la direction d'Éric Leroy du Cardonnoy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">enseignement en licence LLCER et en master MEEF : littérature allemande ; linguistique de l'allemand ; remédiation allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : séjours en Irlande & au Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master of Philosophy (M. Phil) in Comparative Literature, Trinity College Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : private tutor de français et d'allemand auprès de plusieurs établissements secondaires, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : scolarité à l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'allemand, École Normale Supérieure de Lyon. Reçue 30e (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master FEADéP (Formation à l'Enseignement, Agrégation et Développement Professionnel) obtenu en 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en études germaniques (obtenu en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professeur contractuelle d'histoire-géographie en langue allemande. Lycée la Martinière-Duchère, Lyon (2015-16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">assistante de langue française au Karl-Schmidt-Rottluff Gymnasium, Chemnitz, Allemagne (2014-15)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus à la Technische Universität de Dresde, Allemagne (2013-14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : hypokhâgne et khâgne A/L, Lycée Henri-IV, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue 15e au concours d'entrée de l'Ecole Normale Supérieure de Lyon en juin 2012 (série langues vivantes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue aux concours d'entrée de l'ESIT (Paris III) et de l'ISIT en juin 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du prix Jean Amsler des germanistes du Lycée Henri-IV (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence d'études germaniques obtenue à l'Université Paris III Sorbonne Nouvelle (obtenue en 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : baccalauréat littéraire - spécialité arts (musique). Lycée François Ier, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">bac L mention très bien, félicitations du jury et mention européenne allemande (2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er accessit en anglais au Concours général des lycées (2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation au programme Voltaire de l'OFAJ (un an d'échange avec l'Allemagne, 2006-07)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2024, (Multilinguisme, traduction, création), Olga Anokhina, 9782813005205. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes, les espaces, la nature : enjeux traductologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et religions en Europe du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Memoirs and Linguistic Autobiographies. The Multilingual Subject's Self-Narrative in Comparative Literature Today [ACLA Annual Conference March 14-17, 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACLA Annual Meeting (American Comparative Literature Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montréal, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre et l’Esprit : conversation philosophique avec Jean-René Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Le défi de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne dans l’Irlande de Hugo Hamilton, ou la mise en film sur le papier d’une &amp;quot;Vergangenheitsbewältigung&amp;quot; maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - culture@kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sck-2022-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Dirk Weissmann, &amp;quot;Les Langues de Goethe. Essai sur l’imaginaire plurilingue d’un poète national&amp;quot;, Paris, Kimé, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : La langue de l'Europe, c'est la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d’enfance et conscience métalinguistique : échos des Grandes Espérances de Charles Dickens dans La Langue sauvée d’Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Doctoriales XVIII, 74 (74), [18 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism as a religion? Beyond Babel, or negotiating the concept of &amp;quot;Sprachverwirrung&amp;quot; from Luther to Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird Flight from Iceland to Ireland: Transculturality and Intermediality in Pat Collins’ Biopic &amp;quot;Song of Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Passage: The International Journal of Writing and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam und Evelyn&amp;quot; von Ingo Schulze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Canetti, psychologue anti-freudien des avant-gardes viennoise, berlinoise et londonienne (1924-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Le tournant psychologique des avant-gardes : représentations du corps et du refoulé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Laliberté; Eva Werth, Feb 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue censurée, le sujet confisqué ? Victor Klemperer dans la Lingua Tertii Imperii et dans son autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Censure, silences, omissions. Dialoguer autour de la censure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadia Aït Bachir; Valeria Caldarella Allaire; Juan Carlos D’amico; Marion Duchesne; Annette Lensing, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oneself as a Language: Multilingual Autobiographers and Their Dissembled German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd National Postgraduate Colloquium in German Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Preisler, P. J. (University of St Andrews), Nov 2023, Londres (London), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chose est du côté du pouvoir, elle est mal partie&amp;quot; ? Préfacer et titrer ses langage mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ERLIS Junior - Écriture et pouvoir : approches paratextuelles|3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior ERLIS, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to Germany through one's tongue from afar: A comparative analysis of transcultural adolescent bodies in French and Irish mutilingual self-narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting of the ACLA: Belonging in French- and German-speaking Literatures. A transnational approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Mallet; Timo Obergöker; ACLA (American Comparative Literature Association), Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glossoptôse, ou la représentation du phénomène de l'attrition du point de vue transgénérationnel en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Assises européennes du plurilinguisme - Le plurilinguisme : entre diversité et universalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Nov 2022, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une communauté de penseurs, chercheurs et autobiographes plurilingues au XXe siècle : des vies entre les langues, de Leonard Forster à Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of the European Society of Comparative Literature : Imagining inclusive communities in European culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Comparative Literature (ESCL); Société Européenne de Littérature Comparée (SELC), Sep 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a language replace a parent? Elias Canetti's multilingual youth and autobiography: the forgotten mourning of a father</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Orphan's Heritage. Comparison and Paths in Non-fiction Literature (L'eredità dell'orfano. Percorsi e comparazioni nella non fiction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossella Caria; Anna Caterino; Rita Luppi; Irene Orlandazzi; Giorgia Testa; Francesca Turri, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour que résonne Glas ? Inventivité littéraire et invitation à la recherche par l'héritollage dans L'Horizon est ici de Myriam Suchet (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - L'écriture de la recherche : dimension heuristique et porosité entre écriture de la recherche et écriture littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Houdart-Merot, May 2022, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitting out the tongue(s) - Hugo Hamilton’s Irish-German childhood in 1950s and 1960s Dublin - Negotiating a multilingual identity through bodily space and transcultural intertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on German and Russian Transcultural Film and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue et son corps complet : habiter l'interstice entre littérature et philosophie avec Michel Serres et Hugo Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Home III : Habiter la langue / Language as home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Berger; Julie Deconinck; Justine Feyereisen; Barbara Fraipont; Rosanna Gangemi; Dag Houdmont; Arvi Sepp; Matthieu Sergier; Dorota Walczak, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplicité des langues comme excès ? Retour sur le statut narratif de l’enfant multilingue dans l'autobiographie d'Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe rencontre de l’Observatoire Scientifique de la mémoire écrite, orale et iconographique. Autobiographie : la dépense, l’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediapolis.Europa; Academia Belgica; Mnemosyne, Jun 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'accent allemand en littérature : une dyade hétérolinguisme - épilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'accent – investigations sur un phénomène linguistique, social et identitaire / Accent - investigations on a linguistic, social and identitary phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergia Gkouskou; Hana Gruet-skrabalova; Nadejda Kriajeva; Dana Martin; Friederike Spitzl-Dupic; Laboratoire de Recherche sur le Langage; Laboratoire Communications et Sociétés, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en film sur le papier ? L’Allemagne dans l’Irlande de Hugo Hamilton : un triple héritage maternel, historique et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du GREG. Mises en scène de l’héritage dans l’espace germanophone / Inszenierung des Erbes im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREG, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Louis. Writing against Shame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scappaticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Denis Lachaud. L’idée de départ pour &amp;lt;i&amp;gt;J’apprends l’allemand&amp;lt;/i&amp;gt; n’était pas du tout l’Allemagne, ni même les langues ; c’était d’écrire un roman sur la place du silence dans l’héritage familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2024, (Multilinguisme, traduction, création), 9782813005205. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Sampagnay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">*ATER à l'Université Sorbonne Nouvelle * Doctorante en études germaniques et en littérature comparée * Thèse sur l'autobiographe plurilingue et la langue allemande * Agrégée d'allemand   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis septembre 2023 : Attachée Temporaire d'Enseignement et de Recherche en études germanophones à l'université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">préparation à l’agrégation : histoire des idées (Niklas Luhmann, Liebe als Passion puis Fichte, Reden an die deutsche Nation) & méthodologie de la dissertation et du commentaire de texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">master MEEF (préparation au CAPES) : histoire des idées & phonologie de l‘allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : Intertextualité : naviguer entre les langues, les cultures et les héritages (littérature allemande, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : projet de publication collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 : Langue, exil et plurilinguisme dans les littératures de l'espace germanophone, de Goethe à Özdamar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 : histoire allemande depuis 1945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-23 : Attachée Temporaire d'Enseignement et de Recherche à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours d'allemand en licence Langues Etrangères Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">niveau L1 et L2 (traduction & civilisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-22 : Contrat doctoral avec mission d'enseignement à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">thèse en études germaniques et en littérature comparée, sous la direction d'Éric Leroy du Cardonnoy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">enseignement en licence LLCER et en master MEEF : littérature allemande ; linguistique de l'allemand ; remédiation allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : séjours en Irlande & au Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master of Philosophy (M. Phil) in Comparative Literature, Trinity College Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : private tutor de français et d'allemand auprès de plusieurs établissements secondaires, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : scolarité à l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'allemand, École Normale Supérieure de Lyon. Reçue 30e (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master FEADéP (Formation à l'Enseignement, Agrégation et Développement Professionnel) obtenu en 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en études germaniques (obtenu en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professeur contractuelle d'histoire-géographie en langue allemande. Lycée la Martinière-Duchère, Lyon (2015-16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">assistante de langue française au Karl-Schmidt-Rottluff Gymnasium, Chemnitz, Allemagne (2014-15)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus à la Technische Universität de Dresde, Allemagne (2013-14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : hypokhâgne et khâgne A/L, Lycée Henri-IV, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue 15e au concours d'entrée de l'Ecole Normale Supérieure de Lyon en juin 2012 (série langues vivantes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue aux concours d'entrée de l'ESIT (Paris III) et de l'ISIT en juin 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du prix Jean Amsler des germanistes du Lycée Henri-IV (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence d'études germaniques obtenue à l'Université Paris III Sorbonne Nouvelle (obtenue en 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : baccalauréat littéraire - spécialité arts (musique). Lycée François Ier, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">bac L mention très bien, félicitations du jury et mention européenne allemande (2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er accessit en anglais au Concours général des lycées (2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation au programme Voltaire de l'OFAJ (un an d'échange avec l'Allemagne, 2006-07)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2024, (Multilinguisme, traduction, création), Olga Anokhina, 9782813005205. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes, les espaces, la nature : enjeux traductologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et religions en Europe du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Memoirs and Linguistic Autobiographies. The Multilingual Subject's Self-Narrative in Comparative Literature Today [ACLA Annual Conference March 14-17, 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACLA Annual Meeting (American Comparative Literature Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montréal, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre et l’Esprit : conversation philosophique avec Jean-René Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Le défi de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne dans l’Irlande de Hugo Hamilton, ou la mise en film sur le papier d’une &amp;quot;Vergangenheitsbewältigung&amp;quot; maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - culture@kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sck-2022-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : La langue de l'Europe, c'est la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Dirk Weissmann, &amp;quot;Les Langues de Goethe. Essai sur l’imaginaire plurilingue d’un poète national&amp;quot;, Paris, Kimé, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d’enfance et conscience métalinguistique : échos des Grandes Espérances de Charles Dickens dans La Langue sauvée d’Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Doctoriales XVIII, 74 (74), [18 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism as a religion? Beyond Babel, or negotiating the concept of &amp;quot;Sprachverwirrung&amp;quot; from Luther to Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird Flight from Iceland to Ireland: Transculturality and Intermediality in Pat Collins’ Biopic &amp;quot;Song of Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Passage: The International Journal of Writing and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam und Evelyn&amp;quot; von Ingo Schulze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oneself as a Language: Multilingual Autobiographers and Their Dissembled German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd National Postgraduate Colloquium in German Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Preisler, P. J. (University of St Andrews), Nov 2023, Londres (London), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Canetti, psychologue anti-freudien des avant-gardes viennoise, berlinoise et londonienne (1924-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Le tournant psychologique des avant-gardes : représentations du corps et du refoulé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Laliberté; Eva Werth, Feb 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue censurée, le sujet confisqué ? Victor Klemperer dans la Lingua Tertii Imperii et dans son autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Censure, silences, omissions. Dialoguer autour de la censure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadia Aït Bachir; Valeria Caldarella Allaire; Juan Carlos D’amico; Marion Duchesne; Annette Lensing, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour que résonne Glas ? Inventivité littéraire et invitation à la recherche par l'héritollage dans L'Horizon est ici de Myriam Suchet (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - L'écriture de la recherche : dimension heuristique et porosité entre écriture de la recherche et écriture littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Houdart-Merot, May 2022, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a language replace a parent? Elias Canetti's multilingual youth and autobiography: the forgotten mourning of a father</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Orphan's Heritage. Comparison and Paths in Non-fiction Literature (L'eredità dell'orfano. Percorsi e comparazioni nella non fiction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossella Caria; Anna Caterino; Rita Luppi; Irene Orlandazzi; Giorgia Testa; Francesca Turri, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to Germany through one's tongue from afar: A comparative analysis of transcultural adolescent bodies in French and Irish mutilingual self-narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting of the ACLA: Belonging in French- and German-speaking Literatures. A transnational approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Mallet; Timo Obergöker; ACLA (American Comparative Literature Association), Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chose est du côté du pouvoir, elle est mal partie&amp;quot; ? Préfacer et titrer ses langage mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ERLIS Junior - Écriture et pouvoir : approches paratextuelles|3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior ERLIS, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glossoptôse, ou la représentation du phénomène de l'attrition du point de vue transgénérationnel en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Assises européennes du plurilinguisme - Le plurilinguisme : entre diversité et universalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Nov 2022, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une communauté de penseurs, chercheurs et autobiographes plurilingues au XXe siècle : des vies entre les langues, de Leonard Forster à Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of the European Society of Comparative Literature : Imagining inclusive communities in European culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Comparative Literature (ESCL); Société Européenne de Littérature Comparée (SELC), Sep 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplicité des langues comme excès ? Retour sur le statut narratif de l’enfant multilingue dans l'autobiographie d'Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe rencontre de l’Observatoire Scientifique de la mémoire écrite, orale et iconographique. Autobiographie : la dépense, l’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediapolis.Europa; Academia Belgica; Mnemosyne, Jun 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'accent allemand en littérature : une dyade hétérolinguisme - épilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'accent – investigations sur un phénomène linguistique, social et identitaire / Accent - investigations on a linguistic, social and identitary phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergia Gkouskou; Hana Gruet-skrabalova; Nadejda Kriajeva; Dana Martin; Friederike Spitzl-Dupic; Laboratoire de Recherche sur le Langage; Laboratoire Communications et Sociétés, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitting out the tongue(s) - Hugo Hamilton’s Irish-German childhood in 1950s and 1960s Dublin - Negotiating a multilingual identity through bodily space and transcultural intertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on German and Russian Transcultural Film and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue et son corps complet : habiter l'interstice entre littérature et philosophie avec Michel Serres et Hugo Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Home III : Habiter la langue / Language as home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Berger; Julie Deconinck; Justine Feyereisen; Barbara Fraipont; Rosanna Gangemi; Dag Houdmont; Arvi Sepp; Matthieu Sergier; Dorota Walczak, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en film sur le papier ? L’Allemagne dans l’Irlande de Hugo Hamilton : un triple héritage maternel, historique et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du GREG. Mises en scène de l’héritage dans l’espace germanophone / Inszenierung des Erbes im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREG, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Louis. Writing against Shame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scappaticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Denis Lachaud. L’idée de départ pour &amp;lt;i&amp;gt;J’apprends l’allemand&amp;lt;/i&amp;gt; n’était pas du tout l’Allemagne, ni même les langues ; c’était d’écrire un roman sur la place du silence dans l’héritage familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2024, (Multilinguisme, traduction, création), 9782813005205. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5EF659A"/>
+    <w:nsid w:val="7E93C12F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="490CEF5C"/>
+    <w:nsid w:val="920E17A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A16ED178"/>
+    <w:nsid w:val="8831EDDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B02CA4EF"/>
+    <w:nsid w:val="1BBB2CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E0B0DE5E"/>
+    <w:nsid w:val="2FAA2310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="851AAF19"/>
+    <w:nsid w:val="1183E0B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D1A0E9F7"/>
+    <w:nsid w:val="269D6A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="76E4348B"/>
+    <w:nsid w:val="FBE5F3A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scappaticci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scappaticci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>