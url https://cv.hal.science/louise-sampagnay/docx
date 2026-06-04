--- v1 (2026-05-03)
+++ v2 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Sampagnay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">*ATER à l'Université Sorbonne Nouvelle * Doctorante en études germaniques et en littérature comparée * Thèse sur l'autobiographe plurilingue et la langue allemande * Agrégée d'allemand   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis septembre 2023 : Attachée Temporaire d'Enseignement et de Recherche en études germanophones à l'université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">préparation à l’agrégation : histoire des idées (Niklas Luhmann, Liebe als Passion puis Fichte, Reden an die deutsche Nation) & méthodologie de la dissertation et du commentaire de texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">master MEEF (préparation au CAPES) : histoire des idées & phonologie de l‘allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : Intertextualité : naviguer entre les langues, les cultures et les héritages (littérature allemande, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : projet de publication collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 : Langue, exil et plurilinguisme dans les littératures de l'espace germanophone, de Goethe à Özdamar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 : histoire allemande depuis 1945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-23 : Attachée Temporaire d'Enseignement et de Recherche à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours d'allemand en licence Langues Etrangères Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">niveau L1 et L2 (traduction & civilisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-22 : Contrat doctoral avec mission d'enseignement à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">thèse en études germaniques et en littérature comparée, sous la direction d'Éric Leroy du Cardonnoy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">enseignement en licence LLCER et en master MEEF : littérature allemande ; linguistique de l'allemand ; remédiation allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : séjours en Irlande & au Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master of Philosophy (M. Phil) in Comparative Literature, Trinity College Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : private tutor de français et d'allemand auprès de plusieurs établissements secondaires, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : scolarité à l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'allemand, École Normale Supérieure de Lyon. Reçue 30e (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master FEADéP (Formation à l'Enseignement, Agrégation et Développement Professionnel) obtenu en 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en études germaniques (obtenu en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professeur contractuelle d'histoire-géographie en langue allemande. Lycée la Martinière-Duchère, Lyon (2015-16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">assistante de langue française au Karl-Schmidt-Rottluff Gymnasium, Chemnitz, Allemagne (2014-15)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus à la Technische Universität de Dresde, Allemagne (2013-14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : hypokhâgne et khâgne A/L, Lycée Henri-IV, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue 15e au concours d'entrée de l'Ecole Normale Supérieure de Lyon en juin 2012 (série langues vivantes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue aux concours d'entrée de l'ESIT (Paris III) et de l'ISIT en juin 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du prix Jean Amsler des germanistes du Lycée Henri-IV (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence d'études germaniques obtenue à l'Université Paris III Sorbonne Nouvelle (obtenue en 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : baccalauréat littéraire - spécialité arts (musique). Lycée François Ier, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">bac L mention très bien, félicitations du jury et mention européenne allemande (2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er accessit en anglais au Concours général des lycées (2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation au programme Voltaire de l'OFAJ (un an d'échange avec l'Allemagne, 2006-07)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2024, (Multilinguisme, traduction, création), Olga Anokhina, 9782813005205. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes, les espaces, la nature : enjeux traductologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et religions en Europe du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Memoirs and Linguistic Autobiographies. The Multilingual Subject's Self-Narrative in Comparative Literature Today [ACLA Annual Conference March 14-17, 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACLA Annual Meeting (American Comparative Literature Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montréal, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre et l’Esprit : conversation philosophique avec Jean-René Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Le défi de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne dans l’Irlande de Hugo Hamilton, ou la mise en film sur le papier d’une &amp;quot;Vergangenheitsbewältigung&amp;quot; maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - culture@kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sck-2022-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : La langue de l'Europe, c'est la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Dirk Weissmann, &amp;quot;Les Langues de Goethe. Essai sur l’imaginaire plurilingue d’un poète national&amp;quot;, Paris, Kimé, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d’enfance et conscience métalinguistique : échos des Grandes Espérances de Charles Dickens dans La Langue sauvée d’Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Doctoriales XVIII, 74 (74), [18 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism as a religion? Beyond Babel, or negotiating the concept of &amp;quot;Sprachverwirrung&amp;quot; from Luther to Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird Flight from Iceland to Ireland: Transculturality and Intermediality in Pat Collins’ Biopic &amp;quot;Song of Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Passage: The International Journal of Writing and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam und Evelyn&amp;quot; von Ingo Schulze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oneself as a Language: Multilingual Autobiographers and Their Dissembled German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd National Postgraduate Colloquium in German Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Preisler, P. J. (University of St Andrews), Nov 2023, Londres (London), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Canetti, psychologue anti-freudien des avant-gardes viennoise, berlinoise et londonienne (1924-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Le tournant psychologique des avant-gardes : représentations du corps et du refoulé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Laliberté; Eva Werth, Feb 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue censurée, le sujet confisqué ? Victor Klemperer dans la Lingua Tertii Imperii et dans son autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Censure, silences, omissions. Dialoguer autour de la censure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadia Aït Bachir; Valeria Caldarella Allaire; Juan Carlos D’amico; Marion Duchesne; Annette Lensing, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour que résonne Glas ? Inventivité littéraire et invitation à la recherche par l'héritollage dans L'Horizon est ici de Myriam Suchet (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - L'écriture de la recherche : dimension heuristique et porosité entre écriture de la recherche et écriture littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Houdart-Merot, May 2022, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a language replace a parent? Elias Canetti's multilingual youth and autobiography: the forgotten mourning of a father</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Orphan's Heritage. Comparison and Paths in Non-fiction Literature (L'eredità dell'orfano. Percorsi e comparazioni nella non fiction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossella Caria; Anna Caterino; Rita Luppi; Irene Orlandazzi; Giorgia Testa; Francesca Turri, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to Germany through one's tongue from afar: A comparative analysis of transcultural adolescent bodies in French and Irish mutilingual self-narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting of the ACLA: Belonging in French- and German-speaking Literatures. A transnational approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Mallet; Timo Obergöker; ACLA (American Comparative Literature Association), Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chose est du côté du pouvoir, elle est mal partie&amp;quot; ? Préfacer et titrer ses langage mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ERLIS Junior - Écriture et pouvoir : approches paratextuelles|3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior ERLIS, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glossoptôse, ou la représentation du phénomène de l'attrition du point de vue transgénérationnel en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Assises européennes du plurilinguisme - Le plurilinguisme : entre diversité et universalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Nov 2022, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une communauté de penseurs, chercheurs et autobiographes plurilingues au XXe siècle : des vies entre les langues, de Leonard Forster à Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of the European Society of Comparative Literature : Imagining inclusive communities in European culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Comparative Literature (ESCL); Société Européenne de Littérature Comparée (SELC), Sep 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplicité des langues comme excès ? Retour sur le statut narratif de l’enfant multilingue dans l'autobiographie d'Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe rencontre de l’Observatoire Scientifique de la mémoire écrite, orale et iconographique. Autobiographie : la dépense, l’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediapolis.Europa; Academia Belgica; Mnemosyne, Jun 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'accent allemand en littérature : une dyade hétérolinguisme - épilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'accent – investigations sur un phénomène linguistique, social et identitaire / Accent - investigations on a linguistic, social and identitary phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergia Gkouskou; Hana Gruet-skrabalova; Nadejda Kriajeva; Dana Martin; Friederike Spitzl-Dupic; Laboratoire de Recherche sur le Langage; Laboratoire Communications et Sociétés, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitting out the tongue(s) - Hugo Hamilton’s Irish-German childhood in 1950s and 1960s Dublin - Negotiating a multilingual identity through bodily space and transcultural intertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on German and Russian Transcultural Film and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue et son corps complet : habiter l'interstice entre littérature et philosophie avec Michel Serres et Hugo Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Home III : Habiter la langue / Language as home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Berger; Julie Deconinck; Justine Feyereisen; Barbara Fraipont; Rosanna Gangemi; Dag Houdmont; Arvi Sepp; Matthieu Sergier; Dorota Walczak, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en film sur le papier ? L’Allemagne dans l’Irlande de Hugo Hamilton : un triple héritage maternel, historique et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du GREG. Mises en scène de l’héritage dans l’espace germanophone / Inszenierung des Erbes im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREG, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Louis. Writing against Shame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scappaticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Denis Lachaud. L’idée de départ pour &amp;lt;i&amp;gt;J’apprends l’allemand&amp;lt;/i&amp;gt; n’était pas du tout l’Allemagne, ni même les langues ; c’était d’écrire un roman sur la place du silence dans l’héritage familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2024, (Multilinguisme, traduction, création), 9782813005205. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Sampagnay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">*ATER à l'Université Sorbonne Nouvelle * Doctorante en études germaniques et en littérature comparée * Thèse sur l'autobiographe plurilingue et la langue allemande * Agrégée d'allemand   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis septembre 2023 : Attachée Temporaire d'Enseignement et de Recherche en études germanophones à l'université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">préparation à l’agrégation : histoire des idées (Niklas Luhmann, Liebe als Passion puis Fichte, Reden an die deutsche Nation) & méthodologie de la dissertation et du commentaire de texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">master MEEF (préparation au CAPES) : histoire des idées & phonologie de l‘allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Niveau licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : Intertextualité : naviguer entre les langues, les cultures et les héritages (littérature allemande, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 : projet de publication collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 : Langue, exil et plurilinguisme dans les littératures de l'espace germanophone, de Goethe à Özdamar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 : histoire allemande depuis 1945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-23 : Attachée Temporaire d'Enseignement et de Recherche à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours d'allemand en licence Langues Etrangères Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">niveau L1 et L2 (traduction & civilisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-22 : Contrat doctoral avec mission d'enseignement à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">thèse en études germaniques et en littérature comparée, sous la direction d'Éric Leroy du Cardonnoy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">enseignement en licence LLCER et en master MEEF : littérature allemande ; linguistique de l'allemand ; remédiation allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : séjours en Irlande & au Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master of Philosophy (M. Phil) in Comparative Literature, Trinity College Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : private tutor de français et d'allemand auprès de plusieurs établissements secondaires, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : scolarité à l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'allemand, École Normale Supérieure de Lyon. Reçue 30e (2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master FEADéP (Formation à l'Enseignement, Agrégation et Développement Professionnel) obtenu en 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en études germaniques (obtenu en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professeur contractuelle d'histoire-géographie en langue allemande. Lycée la Martinière-Duchère, Lyon (2015-16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">assistante de langue française au Karl-Schmidt-Rottluff Gymnasium, Chemnitz, Allemagne (2014-15)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus à la Technische Universität de Dresde, Allemagne (2013-14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : hypokhâgne et khâgne A/L, Lycée Henri-IV, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue 15e au concours d'entrée de l'Ecole Normale Supérieure de Lyon en juin 2012 (série langues vivantes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reçue aux concours d'entrée de l'ESIT (Paris III) et de l'ISIT en juin 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du prix Jean Amsler des germanistes du Lycée Henri-IV (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence d'études germaniques obtenue à l'Université Paris III Sorbonne Nouvelle (obtenue en 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : baccalauréat littéraire - spécialité arts (musique). Lycée François Ier, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">bac L mention très bien, félicitations du jury et mention européenne allemande (2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er accessit en anglais au Concours général des lycées (2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation au programme Voltaire de l'OFAJ (un an d'échange avec l'Allemagne, 2006-07)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2024, (Multilinguisme, traduction, création), Olga Anokhina, 9782813005205. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes, les espaces, la nature : enjeux traductologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et religions en Europe du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Memoirs and Linguistic Autobiographies. The Multilingual Subject's Self-Narrative in Comparative Literature Today [ACLA Annual Conference March 14-17, 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACLA Annual Meeting (American Comparative Literature Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montréal, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre et l’Esprit : conversation philosophique avec Jean-René Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Le défi de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne dans l’Irlande de Hugo Hamilton, ou la mise en film sur le papier d’une &amp;quot;Vergangenheitsbewältigung&amp;quot; maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - culture@kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sck-2022-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : La langue de l'Europe, c'est la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Kupiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Dirk Weissmann, &amp;quot;Les Langues de Goethe. Essai sur l’imaginaire plurilingue d’un poète national&amp;quot;, Paris, Kimé, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d’enfance et conscience métalinguistique : échos des Grandes Espérances de Charles Dickens dans La Langue sauvée d’Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Doctoriales XVIII, 74 (74), [18 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism as a religion? Beyond Babel, or negotiating the concept of &amp;quot;Sprachverwirrung&amp;quot; from Luther to Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et religions en Europe du Moyen Âge à nos jours, 4, [12 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird Flight from Iceland to Ireland: Transculturality and Intermediality in Pat Collins’ Biopic &amp;quot;Song of Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Passage: The International Journal of Writing and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam und Evelyn&amp;quot; von Ingo Schulze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Canetti, psychologue anti-freudien des avant-gardes viennoise, berlinoise et londonienne (1924-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Le tournant psychologique des avant-gardes : représentations du corps et du refoulé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Laliberté; Eva Werth, Feb 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue censurée, le sujet confisqué ? Victor Klemperer dans la Lingua Tertii Imperii et dans son autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Censure, silences, omissions. Dialoguer autour de la censure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadia Aït Bachir; Valeria Caldarella Allaire; Juan Carlos D’amico; Marion Duchesne; Annette Lensing, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oneself as a Language: Multilingual Autobiographers and Their Dissembled German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd National Postgraduate Colloquium in German Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Preisler, P. J. (University of St Andrews), Nov 2023, Londres (London), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to Germany through one's tongue from afar: A comparative analysis of transcultural adolescent bodies in French and Irish mutilingual self-narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Annual Meeting of the ACLA: Belonging in French- and German-speaking Literatures. A transnational approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Mallet; Timo Obergöker; ACLA (American Comparative Literature Association), Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chose est du côté du pouvoir, elle est mal partie&amp;quot; ? Préfacer et titrer ses langage mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ERLIS Junior - Écriture et pouvoir : approches paratextuelles|3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior ERLIS, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La glossoptôse, ou la représentation du phénomène de l'attrition du point de vue transgénérationnel en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Assises européennes du plurilinguisme - Le plurilinguisme : entre diversité et universalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Nov 2022, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une communauté de penseurs, chercheurs et autobiographes plurilingues au XXe siècle : des vies entre les langues, de Leonard Forster à Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of the European Society of Comparative Literature : Imagining inclusive communities in European culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Comparative Literature (ESCL); Société Européenne de Littérature Comparée (SELC), Sep 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a language replace a parent? Elias Canetti's multilingual youth and autobiography: the forgotten mourning of a father</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Orphan's Heritage. Comparison and Paths in Non-fiction Literature (L'eredità dell'orfano. Percorsi e comparazioni nella non fiction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossella Caria; Anna Caterino; Rita Luppi; Irene Orlandazzi; Giorgia Testa; Francesca Turri, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour que résonne Glas ? Inventivité littéraire et invitation à la recherche par l'héritollage dans L'Horizon est ici de Myriam Suchet (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - L'écriture de la recherche : dimension heuristique et porosité entre écriture de la recherche et écriture littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Houdart-Merot, May 2022, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitting out the tongue(s) - Hugo Hamilton’s Irish-German childhood in 1950s and 1960s Dublin - Negotiating a multilingual identity through bodily space and transcultural intertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on German and Russian Transcultural Film and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue et son corps complet : habiter l'interstice entre littérature et philosophie avec Michel Serres et Hugo Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Home III : Habiter la langue / Language as home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Berger; Julie Deconinck; Justine Feyereisen; Barbara Fraipont; Rosanna Gangemi; Dag Houdmont; Arvi Sepp; Matthieu Sergier; Dorota Walczak, Dec 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplicité des langues comme excès ? Retour sur le statut narratif de l’enfant multilingue dans l'autobiographie d'Elias Canetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe rencontre de l’Observatoire Scientifique de la mémoire écrite, orale et iconographique. Autobiographie : la dépense, l’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediapolis.Europa; Academia Belgica; Mnemosyne, Jun 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'accent allemand en littérature : une dyade hétérolinguisme - épilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'accent – investigations sur un phénomène linguistique, social et identitaire / Accent - investigations on a linguistic, social and identitary phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pergia Gkouskou; Hana Gruet-skrabalova; Nadejda Kriajeva; Dana Martin; Friederike Spitzl-Dupic; Laboratoire de Recherche sur le Langage; Laboratoire Communications et Sociétés, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en film sur le papier ? L’Allemagne dans l’Irlande de Hugo Hamilton : un triple héritage maternel, historique et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du GREG. Mises en scène de l’héritage dans l’espace germanophone / Inszenierung des Erbes im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREG, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Louis. Writing against Shame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scappaticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Denis Lachaud. L’idée de départ pour &amp;lt;i&amp;gt;J’apprends l’allemand&amp;lt;/i&amp;gt; n’était pas du tout l’Allemagne, ni même les langues ; c’était d’écrire un roman sur la place du silence dans l’héritage familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sampagnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2024, (Multilinguisme, traduction, création), 9782813005205. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E93C12F"/>
+    <w:nsid w:val="16127D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="920E17A5"/>
+    <w:nsid w:val="103074A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8831EDDA"/>
+    <w:nsid w:val="3FF4E783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BBB2CA2"/>
+    <w:nsid w:val="5B169C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2FAA2310"/>
+    <w:nsid w:val="9195EBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1183E0B5"/>
+    <w:nsid w:val="F447BC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="269D6A5A"/>
+    <w:nsid w:val="7DF5ADFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FBE5F3A9"/>
+    <w:nsid w:val="E3B95A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scappaticci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scappaticci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>